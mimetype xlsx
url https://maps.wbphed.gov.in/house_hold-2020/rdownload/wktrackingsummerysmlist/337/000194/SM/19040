--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,72 +185,66 @@
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>B.T. PROJECTS PVT. LTD</t>
   </si>
   <si>
     <t>Restoration of damaged UPVC pipeline and withdrawing relaying of DI/HDPE pipe distribution System including specials all complete and necessary road restoration work for the scheme of "Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte".</t>
   </si>
   <si>
     <t>ORD/000146/2024-2025</t>
   </si>
   <si>
     <t>593/B.Ar.D.</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
-    <t>NTK Mechanical</t>
-[...20 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
+    <t>Wall writing on smooth wall surface (Preferably on Govt. premises / Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and two coat best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo picture etc. of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the blocks of Hasnabad (Part), Sandeshkhali-II (Part), Baduria (Part), Haroa, Rajarhat and Barasat-II (Part) all completed as per direction of EIC. (Rate inclusive 18% GST &amp; 1% CESS)</t>
+  </si>
+  <si>
+    <t>ORD/000084/2024-2025</t>
+  </si>
+  <si>
+    <t>53/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1064,121 +1058,121 @@
         <v>380.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>283.46</v>
+        <v>12.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>8232.83</v>
+        <v>7961.7</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>