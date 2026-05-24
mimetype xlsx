--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -796,54 +796,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>66.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>66.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1131,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>7961.7</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>66.14</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>