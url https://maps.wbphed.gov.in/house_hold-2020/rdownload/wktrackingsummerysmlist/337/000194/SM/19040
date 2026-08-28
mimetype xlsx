--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,162 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>SURFACE BASED PWSS FOR BARASAT-II BLOCK</t>
   </si>
   <si>
     <t>SM/19040</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying, fitting, fixing, jointing etc of Primary &amp; Secondary Rising Main and Construction of Ground Level Reservoir (GLR) Capacity 1100 CUM with all allied works of Barasat-II Block for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000211/2023-2024</t>
+  </si>
+  <si>
+    <t>159/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/01/2024</t>
+  </si>
+  <si>
+    <t>24/01/2026</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Mechanical / Electrical Equipment for 11/0.433 KV Sub-station along with pumping station and disinfection arrangement Integrated Surface Water Based PWSS for Barasat-II Blocks in the District of North-24-Parganas. 1) Acceptance Order No. 211/MC-III dt. 01.03.2024 2) Administrative Approval No. 3497/PHE-28011/135/2023-SCHM CELL - of PHE Dept. dt. 17.11.2023 3) NIET No.-27/SEMCIII/WBPHED OF 2023-2024 (vide memo.no. 66/MC-III, Dated 13.01.2024)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003082/2023-2024</t>
+  </si>
+  <si>
+    <t>757/EMD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>B.T. PROJECTS PVT. LTD</t>
+  </si>
+  <si>
+    <t>NTK Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical works for Transmission of Treated Water from Boosting Station at Newtown to GLR at Barasat-II Block under New Town Kolkata Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000606/2024-2025</t>
+  </si>
+  <si>
+    <t>1226/NTKMD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Survey, Design Drawing &amp; DPR Preparation for Surface Based PWSS for Barasat-II Block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000241/2023-2024</t>
   </si>
   <si>
     <t>539/B.Ar.D.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>244/B.Ar.D.</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying, fitting, fixing, jointing etc of Primary &amp; Secondary Rising Main and Construction of Ground Level Reservoir (GLR) Capacity 1100 CUM with all allied works of Barasat-II Block for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Restoration of damaged UPVC pipeline and withdrawing relaying of DI/HDPE pipe distribution System including specials all complete and necessary road restoration work for the scheme of "Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte".</t>
   </si>
   <si>
     <t>ORD/000146/2024-2025</t>
   </si>
   <si>
     <t>593/B.Ar.D.</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (Preferably on Govt. premises / Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and two coat best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo picture etc. of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the blocks of Hasnabad (Part), Sandeshkhali-II (Part), Baduria (Part), Haroa, Rajarhat and Barasat-II (Part) all completed as per direction of EIC. (Rate inclusive 18% GST &amp; 1% CESS)</t>
   </si>
   <si>
     <t>ORD/000084/2024-2025</t>
   </si>
   <si>
     <t>53/B.Ar.D.</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>900/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from K Madanpur Dakshin - Ghoshpara under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-82) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00366/2024-2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, WBSRDA, NORTH 24 PARGANAS DIVISION</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Pakdaha Purba to Gopalpur Chandigarh Road, under Barasat-II block, North 24 Parganas District.(PMGSY Package Number-WB-01-392) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00372/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Kharibari Dhapa to Choumaha under Barasat-II Block, North 24 Parganas District for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00363/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Musalmanpara to Matiaghacha Paschim under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-ADB-38) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00360/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Teghoria Purba to Sankargachi Purba under Barasat-II Block, North 24 Parganas District for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00364/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Jojra Uttar to Khariberia Market under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-167) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00365/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Baliaghata to Malrampur Purba under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-ADB-60) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Divoision, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00369/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Kamduni to BDO office, under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-391) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte. under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00367/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Paltadanga to Sahajeepara under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-331) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00368/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Pakdaha Purba to Gopalpur Chandigarh Road under Barasat-II Block, North 24 Parganas District. (PMGSY Package Number-WB-01-ADB-32) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00361/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Banspole Gobra Tea Shop to Rajbati Bridge under Barasat-II Block, North 24 Parganas District for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00370/2024-2025</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Gobra Dakshin to Chandigarh via Banspole Dakshin under Barasat-II Block, North 24 Parganas District for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00362/2024-2025</t>
+  </si>
+  <si>
+    <t>'Repairing of Black top Road from near the h/o Khalil to Barpole FP School more within Chandigarh Rohanda Gram Panchayat under Barasat-II Dev Block due to Pipeline work under JJM'</t>
+  </si>
+  <si>
+    <t>BILL/00035/2025-2026</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE OFFICER BARASAT II PANCHAYAT SAMITI</t>
+  </si>
+  <si>
+    <t>Restoration work of road due to P.H.E.D Pipeline laying from Kaalaberia (Dharsa) to Dakshin Mahammadpur under Rajarhat block, North 24 Parganas District.(PMGSY Package Number-WB-01-ADB-5) for Surface Based PWSS for Barasat-II Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00401/2024-2025</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,73 +765,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -793,405 +925,1319 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>66.14</v>
+        <v>2710.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>66.14</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4012.31</v>
+        <v>780</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2710.36</v>
+        <v>283.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>780</v>
+        <v>66.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>66.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>380.56</v>
+        <v>4012.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>12.33</v>
+        <v>380.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>12.33</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>80</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.7</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4">
+        <v>491</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.31</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4">
+        <v>483</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>49.43</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4">
+        <v>488</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.49</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4">
+        <v>485</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" s="4">
+        <v>13.6</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4">
+        <v>489</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L16" s="4">
+        <v>490</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" s="4">
+        <v>9.27</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" s="4">
+        <v>494</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.29</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L18" s="4">
+        <v>492</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P18" s="4">
+        <v>16.26</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L19" s="4">
+        <v>493</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P19" s="4">
+        <v>15.64</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L20" s="4">
+        <v>486</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P20" s="4">
+        <v>9.27</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L21" s="4">
+        <v>495</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P21" s="4">
+        <v>14.51</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L22" s="4">
+        <v>487</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P22" s="4">
+        <v>9.26</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P23" s="4">
+        <v>11.4</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L24" s="4">
+        <v>525</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P24" s="4">
+        <v>48.39</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>8479.37</v>
+      </c>
+      <c r="P25" s="8">
+        <v>66.14</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0.78</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>