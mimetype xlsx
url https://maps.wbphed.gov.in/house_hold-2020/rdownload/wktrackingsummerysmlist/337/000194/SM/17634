--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,110 @@
     <t>SM/17634</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
     <t>Supply of 1 no. HP intel Core i5</t>
   </si>
   <si>
     <t>BILL/00170/2023-2024</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>IONET</t>
   </si>
   <si>
     <t>Supply of 5 nos. HP intel Core i3 &amp; 2 nos. HP multi function machine.</t>
   </si>
   <si>
     <t>BILL/00167/2023-2024</t>
   </si>
   <si>
     <t>EASY DAY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply delivery fitting and fixing of 1) 1 no Canon IR C3326 Model:Canon IR C3326 with Media Kit DADF, Data storage &amp; Toner Serial Number: 4MW06741 2) DADF BA1 For 3226/2725/4835 3) Canon NPG 88 Toner BK 4) Canon NPG 88 Toner Cyan 5) Canon NPG 88 Toner Magenta 6) Canon NPG 88 Toner Yellow through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00385/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery fitting and fixing of 6 nos Microtek Line Interactive UPS with AVR of rating 0.65 KVA with warranty of 2 years, Model Microtek Legend 650 Serial Numbers: 24I0U1104R0D322478, 24I0U1104R0D322477 24I0U1104R0D322476, 24I0U1104R0D322479 24I0U1104R0D322606, 24I0U1104R0D322605 through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00384/2024-2025</t>
+  </si>
+  <si>
+    <t>Supply delivery fitting and fixing of 3 nos Brother Multifunction Machines Mfm , Model- BROTHER DCP - B7640DWB MFM Serial Numbers: E83453H4N259171, E83453H4N259012, E83453H4N259017 through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00386/2024-2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery, fitting and fixing of canon OEM toner cartridge manufactured BY Canon India private limited through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte. Description of goods--- i) Model no NPG-88 Toner BK</t>
+  </si>
+  <si>
+    <t>BILL/00156/2026-2027</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery, fitting and fixing of HP Mid-level Desktop Computer with Warranty 3 year. Model no HP PRO Tower 280 G9 MT i5 12400 16512SSD3 Win11P WIFI 19.5" through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte. Description of goods--- i) HP Pro Tower 280 G9 PCI i5 Desktop PC (B05KJPT#ACJ)- SL no- 1N14480D47 ii) HP V20 HD+ Monitor (1H849A6#ACJ) SL no- 3CQ414092N</t>
+  </si>
+  <si>
+    <t>BILL/00158/2026-2027</t>
+  </si>
+  <si>
+    <t>Supply, delivery, fitting and fixing of 3 nos HP Intel core i5-12500 All in One PC. Model no HP 440 G9 AIO i5 12500 Win11P 165121 wifi 23.8" through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte. Description of goods--- i) SL nos- 1N150600Q2, 1N150600NR, 1N1506042F</t>
+  </si>
+  <si>
+    <t>BILL/00157/2026-2027</t>
+  </si>
+  <si>
+    <t>Supply, delivery, fitting and fixing of HP Mid-level Desktop Computer with Warranty 3 year. Model no HP 280 G9 MT i5 12400 Win11P 16512SSD3 21.5" WIFI through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte. Description of goods--- i) HP Pro Tower 280 G9 PCI i5 Desktop PC- SL no- 1N151101B5 ii) HP monitor V22v G5 FHD 65P57A6- SL no- CNK4490NMR</t>
+  </si>
+  <si>
+    <t>BILL/00153/2026-2027</t>
+  </si>
+  <si>
+    <t>Supply, delivery, fitting and fixing of 1no HP Intel core AIO i5-1335U (9J008PA) All in One PC. Model no HP 440 G9 AIO i5 12500 Win11P 85123 wifi 23.8" through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte. Description of goods--- i) SL no- 8CC4391182</t>
+  </si>
+  <si>
+    <t>BILL/00154/2026-2027</t>
+  </si>
+  <si>
+    <t>Supply, delivery, fitting and fixing of HP high end Desktop Computer with Warranty 3 year. Model no HP 280 G9 MT i7 12700 Win11P 161SSD3 WIFI 19.5" through GeM for use of office of Executive Engineer, Barasat Arsenic Division PHE Dte. Description of goods--- i) HP Pro Desk 400 G7 MT i7 Desktop PC (A09HCPA#ACJ)- SL no- 1N140700MV ii) HP V20 HD+ Monitor (1H849A6#ACJ) SL no- 3CQ3380KZ2</t>
+  </si>
+  <si>
+    <t>BILL/00155/2026-2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -770,87 +830,588 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="4">
+        <v>528</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2.66</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6" s="4">
+        <v>527</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" s="4">
+        <v>529</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.16</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>13.06</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>