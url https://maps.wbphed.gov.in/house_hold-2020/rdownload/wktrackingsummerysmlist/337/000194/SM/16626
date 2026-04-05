--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -789,54 +789,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>7.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.16</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1067,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>21841.34</v>
       </c>
       <c r="P8" s="8">
-        <v>7.16</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>