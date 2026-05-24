--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,74 +168,50 @@
     <t>4936/EMD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>62/B.Ar.D</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -789,54 +765,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>7.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -984,150 +960,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>12.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...8 lines deleted...]
-      <c r="D7" s="3" t="s">
+      <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>501.58</v>
+      </c>
+      <c r="P7" s="8">
+        <v>7.16</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>1.43</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>