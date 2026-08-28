--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -114,50 +114,74 @@
     <t>New</t>
   </si>
   <si>
     <t>Survey, Design Drawing &amp; DPR Preparation for BARDASIA Water Supply Scheme (NEW PWSS) in BARASAT-II BLOCK under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>981/B.Ar.D.</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from distribution system within command area, Construction of 2 nos pump house and Construction of 400 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir including soil test as per Departmental design, drawing and specification including bored pile &amp; pile cap for BARDASIA Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>1882/B.Ar.D.</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>04/08/2024</t>
   </si>
   <si>
     <t>SINGHA ROY AND CO</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing And Installation of Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at Bardasia Piped Water SupplyScheme, Block: Barasat-II Dist. North 24 Pgs under EMD, PHE Dte.</t>
   </si>
@@ -600,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -789,258 +813,321 @@
       <c r="Q3" s="4">
         <v>7.16</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>430.21</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>52.08</v>
+        <v>430.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>12.12</v>
+        <v>52.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="4">
+        <v>12.12</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>21841.34</v>
+      </c>
+      <c r="P8" s="8">
+        <v>7.16</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.03</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>