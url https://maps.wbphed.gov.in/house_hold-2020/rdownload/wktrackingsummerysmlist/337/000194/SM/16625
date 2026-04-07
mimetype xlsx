--- v0 (2025-12-15)
+++ v1 (2026-04-07)
@@ -116,168 +116,168 @@
   <si>
     <t>Construction of 3.60 mtr. x 3.00 mtr. size new Pump House for at 2nd Tube Well Site of JATRAGACHI Water Supply Scheme under Rajarhat Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000051/2023-2024</t>
   </si>
   <si>
     <t>1651/B.Ar.D.</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>R. UNIQUE CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of 5.48 mtr. x 3.60 mtr. size new Pump House at Head Work Site of JATRAGACHI Water Supply Scheme under Rajarhat Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2023-2024</t>
+  </si>
+  <si>
+    <t>1661/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M.R.H CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. Tube Well 300 MM X 200 MM Big dia Tube Well 300 Mtr. deep by rotary rig method using PVC pipe &amp; UPVC medium well screen pipes with ribs etc. all complete including cost of materials at Head Work site of Jatragachhi Water Supply Scheme under Rajarhat Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2023-2024</t>
+  </si>
+  <si>
+    <t>1671/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>02/09/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE AND CO</t>
+  </si>
+  <si>
+    <t>Jatragachhi Piped Water Supply Scheme with Rising Main, LDS, FHTC &amp; construction of 350 cum capacity Overhead Reservoir (OHR) including Soil investigation and foundation design at Jatragachhi under Rajarhat block, Dist.- North 24 Parganas.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1841/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>G. B. CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>NTK Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of pumping machineries &amp; other electro-mechanical accessories in Jatragachi piped W/S scheme under New Town Kolkata Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>2132/NTKMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Survey, Design Drawing &amp; DPR Preparation for NEW PWSS (JATRAGACHHI Water Supply Scheme) in RAJARHAT BLOCK under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>983/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000010/2023-2024</t>
+  </si>
+  <si>
+    <t>80/B.Ar.D</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Sinking of 1 No. Tube Well 300 MM X 200 MM Big dia Tube Well 300 Mtr. deep by rotary rig method using PVC pipe &amp; UPVC medium well screen pipes with ribs etc. all complete including cost of materials at 2nd Pump House site of Jatragachhi Water Supply Scheme under Rajarhat Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>1672/B.Ar.D.</t>
   </si>
   <si>
-    <t>19/07/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
-  </si>
-[...100 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,51 +891,51 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>18.22</v>
+        <v>7.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -954,396 +954,396 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.49</v>
+        <v>18.23</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>18.23</v>
+        <v>462.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>462.81</v>
+        <v>43.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>43.91</v>
+        <v>7.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>7.05</v>
+        <v>12.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.05</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>12.65</v>
+        <v>18.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>576.57</v>
       </c>
       <c r="P11" s="8">
-        <v>7.05</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>1.22</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>