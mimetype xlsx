--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -1140,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>7.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1296,54 +1296,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>576.57</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>