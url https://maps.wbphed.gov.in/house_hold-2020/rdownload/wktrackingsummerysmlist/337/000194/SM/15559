--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,86 @@
     <t>22/12/2023</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>AZAD CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. (G+1 Storied) switch room cum chlorine room and Scada Room (4.1m x 5.9m) including sanitary arrangement the site of Thakdari W/S scheme under Barasat Arsenic Division. PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>1875/B.Ar.D.</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>ROY BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; commissioning of 200 mm Dia Electromagnetic Flowmeter, RTU, Sluice valve etc. and other allied works at Thakdari water supply Scheme under Rajarhat Block under SWBPWSS in Rajarhat, Haroa &amp; Bhangar II Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1936/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>MSA INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Connection of Newly constructed OHR at Thakdari and Other Allied Works under Thakdari Water Supply Scheme under Barasat Arsenic Division.</t>
+  </si>
+  <si>
+    <t>ORD/000104/2024-2025</t>
+  </si>
+  <si>
+    <t>79/B.Ar.D</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -799,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.93</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>70.55</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -978,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>3.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.23</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1039,54 +1075,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>20.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.77</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>77.45</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1114,87 +1150,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>15.43</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>6.43</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>80</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>222.77</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>