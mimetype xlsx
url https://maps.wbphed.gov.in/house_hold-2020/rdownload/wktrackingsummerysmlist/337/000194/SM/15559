--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -835,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.55</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1014,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>3.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1075,54 +1075,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>20.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.45</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1197,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>6.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.31</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>222.77</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>39.04</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>17.52</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>