--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -152,120 +152,120 @@
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supplying &amp; laying, fitting, fixing, jointing etc. of different dia HDPE pipe line for distribution system and Laying of Rising Main from existing H/W Site to OHR Site and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN6) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete for Thakdari Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1775/B.Ar.D.</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>SAHA ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Thakdari OHR site under SWBPWSS for arsenic affected areas of Haroa, Rajarhat &amp; Bhangar-II Block under Barasat Arsenic Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2023-2024</t>
+  </si>
+  <si>
+    <t>2941/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>AZAD CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Detail route survey, design of distribution network and preparation of estimate, drawing &amp; DPR for providing FHTC in the scheme Thakdari under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000141/2023-2024</t>
   </si>
   <si>
     <t>2334/B.Ar.D.</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT. LTD.</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at Thakdari OHR site under SWBPWSS for arsenic affected areas of Haroa, Rajarhat &amp; Bhangar-II Block under Barasat Arsenic Division. PHE Dte.</t>
-[...14 lines deleted...]
-    <t>AZAD CONSTRUCTION</t>
+    <t>Supply, delivery, installation &amp; commissioning of 200 mm Dia Electromagnetic Flowmeter, RTU, Sluice valve etc. and other allied works at Thakdari water supply Scheme under Rajarhat Block under SWBPWSS in Rajarhat, Haroa &amp; Bhangar II Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1936/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>MSA INSTRUMENTS</t>
   </si>
   <si>
     <t>Construction of 1 (one) no. (G+1 Storied) switch room cum chlorine room and Scada Room (4.1m x 5.9m) including sanitary arrangement the site of Thakdari W/S scheme under Barasat Arsenic Division. PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>1875/B.Ar.D.</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>ROY BISWAS CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>MSA INSTRUMENTS</t>
   </si>
   <si>
     <t>Connection of Newly constructed OHR at Thakdari and Other Allied Works under Thakdari Water Supply Scheme under Barasat Arsenic Division.</t>
   </si>
   <si>
     <t>ORD/000104/2024-2025</t>
   </si>
   <si>
     <t>79/B.Ar.D</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1011,60 +1011,60 @@
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.23</v>
+        <v>20.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.23</v>
+        <v>15.77</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>77.45</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1072,60 +1072,60 @@
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>20.36</v>
+        <v>3.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.77</v>
+        <v>3.23</v>
       </c>
       <c r="R7" s="4">
-        <v>77.45</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1133,60 +1133,60 @@
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>15.43</v>
+        <v>6.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.31</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1194,60 +1194,60 @@
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>6.43</v>
+        <v>15.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.1</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>79.31</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>