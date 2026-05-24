--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -1283,54 +1283,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>9.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.68</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1439,54 +1439,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>753.01</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>9.68</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>1.29</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>