--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -224,75 +224,75 @@
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Survey, Design Drawing &amp; DPR Preparation for NEW PWSS (SULANGGARI Water Supply Scheme) in RAJARHAT BLOCK under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000004/2023-2024</t>
   </si>
   <si>
     <t>984/B.Ar.D.</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Sinking of 1 No. Tube Well 300 MM X 200 MM Big dia Tube Well 300 Mtr. deep by rotary rig method using PVC pipe &amp; UPVC medium well screen pipes with ribs etc. all complete including cost of materials at Head Work site of Sulanggari Water Supply Scheme under Rajarhat Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2023-2024</t>
+  </si>
+  <si>
+    <t>1664/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>78/B.Ar.D</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...10 lines deleted...]
-    <t>07/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1321,172 +1321,172 @@
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>23.32</v>
+        <v>18.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>67.98</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>18.26</v>
+        <v>23.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>753.01</v>
       </c>
       <c r="P13" s="8">
-        <v>9.68</v>
+        <v>22.1</v>
       </c>
       <c r="Q13" s="8">
-        <v>1.29</v>
+        <v>2.93</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>