--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,86 +222,50 @@
     <t>12/07/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>B S ENTERPRISE</t>
   </si>
   <si>
     <t>Sal-Bullah Pilling for pipe protection work at Rajapura under Hasnabad Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>993/B.Ar.D.</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>M/S ROY CHOWDHURY &amp; CO.</t>
-  </si>
-[...34 lines deleted...]
-    <t>25/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1227,209 +1191,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>14.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>218.17</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>