--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -817,54 +817,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.84</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,54 +878,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1055,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>115.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>111.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.62</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1116,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>48.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>46.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.64</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1177,88 +1177,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>14.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.29</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>218.17</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>182.58</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>