--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,74 +89,110 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for RAJAPURA to accommodate FHTC under Jal Swapna Mission under Hasnabad Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/13761</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Rajapura at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000155/2022-2023</t>
+  </si>
+  <si>
+    <t>2326/BArD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>SAKTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir of Capacity 250 Cu.m. at Rajapura W/S Scheme of Hasnababad Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000195/2022-2023</t>
   </si>
   <si>
     <t>276/B.Ar.D.</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of distribution system including specials all providing Functional House hold Tap Connection (FHTC) from existing and new proposed distribution system system within command area for Augmentation of Ground Based Water Supply Scheme at Rajapura at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>1621/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>B S ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Rajapura Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>1030/B.Ar.D</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2022-2023</t>
   </si>
   <si>
     <t>27/B.Ar.D.</t>
@@ -168,86 +204,50 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I , II Zone-I under Rajapura ground water based water supply scheme under Block_ Sandeshkhali-I Dist. - North 24PGS under EMD, PHE Dte. WBPHED/EE/EMD/NIeT-37 of 2023-24 (Sl no. 12)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/003196/2023-2024</t>
   </si>
   <si>
     <t>944/EMD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
-  </si>
-[...34 lines deleted...]
-    <t>B S ENTERPRISE</t>
   </si>
   <si>
     <t>Sal-Bullah Pilling for pipe protection work at Rajapura under Hasnabad Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>993/B.Ar.D.</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>M/S ROY CHOWDHURY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -814,60 +814,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.21</v>
+        <v>115.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.61</v>
+        <v>111.84</v>
       </c>
       <c r="R3" s="4">
-        <v>76.84</v>
+        <v>96.62</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -875,298 +875,298 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>11.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.98</v>
+        <v>8.61</v>
       </c>
       <c r="R4" s="4">
-        <v>99.84</v>
+        <v>76.84</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.72</v>
+        <v>48.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>46.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.64</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13"/>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>25.48</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>115.75</v>
+        <v>1.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>111.84</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.62</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>48.59</v>
+        <v>25.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>46.95</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.64</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>