--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -257,156 +257,126 @@
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB 07J 1216) with driver for official use of Assistant Engineer, Sub - Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f 01.11.2024 to 30.04.2025)</t>
-[...11 lines deleted...]
-    <t>29/04/2025</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Chowlpur W/S Scheme and Pump House No-III (New) under Dwarir Jangle W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003349/2023-2024</t>
+  </si>
+  <si>
+    <t>4805/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB25K - 2915) with driver for official use for Assistant Engineer (HQ-II), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1024/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Supplying, laying , fitting &amp; fixing of different dia DI(K7) and UPVC pipes for distribution network and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>233/B.Ar.D</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>P &amp; S ASSOCIATES</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB07J - 1216) with driver for official use of Assistant Engineer, Sub - Division under Barasat Arsenic Division, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f. 01.05.2025 to 30.09.2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>760/B.Ar.D</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
-  </si>
-[...88 lines deleted...]
-    <t>23/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1464,157 +1434,157 @@
         <v>21339.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>21.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>21.79</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1622,287 +1592,165 @@
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>0.87</v>
+        <v>54.21</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>54.21</v>
+        <v>0.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>21626.17</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>