--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,74 +233,50 @@
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>P. &amp; S. ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1472/B.Ar.D.</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Chowlpur W/S Scheme and Pump House No-III (New) under Dwarir Jangle W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/003349/2023-2024</t>
   </si>
   <si>
     <t>4805/EMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB25K - 2915) with driver for official use for Assistant Engineer (HQ-II), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
@@ -315,68 +291,50 @@
     <t>21/06/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Supplying, laying , fitting &amp; fixing of different dia DI(K7) and UPVC pipes for distribution network and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>233/B.Ar.D</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>P &amp; S ASSOCIATES</t>
-  </si>
-[...16 lines deleted...]
-    <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,73 +723,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -928,54 +886,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.24</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -989,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>256.16</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1050,54 +1008,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>63.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>62.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1233,54 +1191,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>13.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1294,54 +1252,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>68.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>68.17</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1409,348 +1367,226 @@
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>21.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21.79</v>
+        <v>0.87</v>
       </c>
       <c r="Q12" s="4">
+        <v>2.3</v>
+      </c>
+      <c r="R12" s="4">
+        <v>262.73</v>
+      </c>
+      <c r="S12" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>54.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>285.68</v>
+      </c>
+      <c r="P14" s="8">
+        <v>160.81</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>56.29</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>