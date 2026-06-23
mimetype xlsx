--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,122 @@
     <t>21/06/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Supplying, laying , fitting &amp; fixing of different dia DI(K7) and UPVC pipes for distribution network and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>233/B.Ar.D</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>P &amp; S ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB 07J 1216) with driver for official use of Assistant Engineer, Sub - Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f 01.11.2024 to 30.04.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>1754/B.Ar.D</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB07J - 1216) with driver for official use of Assistant Engineer, Sub - Division under Barasat Arsenic Division, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f. 01.05.2025 to 30.09.2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>760/B.Ar.D</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB07J - 1216) with driver for official use of Assistant Engineer, Sub - Division under Barasat Arsenic Division, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f. 01.10.2025 to 30.11.2025)".</t>
+  </si>
+  <si>
+    <t>ORD/000091/2025-2026</t>
+  </si>
+  <si>
+    <t>1660/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>25/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +795,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1506,87 +1578,331 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>54.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>15</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="R15" s="4">
+        <v>83.6</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>21627.32</v>
+      </c>
+      <c r="P18" s="8">
+        <v>161.53</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>