--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,306 +77,306 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Augmentation of CHOWLPUR Piped Water Supply Scheme in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/13420</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Chowlpur W/S Scheme and Pump House No-III (New) under Dwarir Jangle W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003349/2023-2024</t>
+  </si>
+  <si>
+    <t>4805/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
-    <t>Augmentation of CHOWLPUR Piped Water Supply Scheme in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000175/2022-2023</t>
+  </si>
+  <si>
+    <t>120/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>M.R.CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection and allied works of Command area at Chowlpur Ground Water Supply Scheme under Barasat-II Block Under '' JAL JIVAN MISSION'' programme under Barasat Arsenic Division PHE, Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000204/2022-2023</t>
   </si>
   <si>
     <t>475/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>TOJO ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated AC motor cab / maxi cab (Car No. WB-08C-5757) with engine capacity less than or equal to 2000 C.C. with driver for official use for Chief Engineer (Head Quarters), PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 03.07.2023 to 30.09.2023".</t>
   </si>
   <si>
     <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
   </si>
   <si>
     <t>ORD/000041/2023-2024</t>
   </si>
   <si>
     <t>1533/B.Ar.D</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>RANA PAUL</t>
   </si>
   <si>
+    <t>Reconnection and strenthening of existing Functional Household Tap Connection and other allied works at Command area of Chowlpur Ground Water Supply Scheme under Barasat-II Block Under '' JAL JIVAN MISSION'' programme under Barasat Arsenic Division PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>2375/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>PRAGATI CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
     <t>Supplying, Laying, fitting &amp; fixing of different dia UPVC pipe and other allied works at Command area of Chowlpur Ground Water Supply Scheme under Barasat-II Block Under '' JAL JIVAN MISSION'' programme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000150/2023-2024</t>
   </si>
   <si>
     <t>2376/B.Ar.D.</t>
   </si>
   <si>
-    <t>27/09/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>CHOWDHURY CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Repair and Renovation works of R.C.C. Elevated Reservoir of Capacity 350 CUM at Chowlpur W/S Scheme of Barasat - II block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>2655/B.Ar.D.</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>B S ENTERPRISE</t>
   </si>
   <si>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB 07J 1216) with driver for official use of Assistant Engineer, Sub - Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f 01.11.2024 to 30.04.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>1754/B.Ar.D</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB25K - 2915) with driver for official use for Assistant Engineer (HQ-II), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1024/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
     <t>Providing Functional House Hold Tap Connection (FHTC) for uncovered area and laying UPVC / HDPE pipeline and alied works within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000219/2023-2024</t>
   </si>
   <si>
     <t>383/B.Ar.D.</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>P. &amp; S. ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1472/B.Ar.D.</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>Supplying, laying , fitting &amp; fixing of different dia DI(K7) and UPVC pipes for distribution network and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Chowlpur Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>233/B.Ar.D</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>P &amp; S ASSOCIATES</t>
-  </si>
-[...40 lines deleted...]
-    <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB07J - 1216) with driver for official use of Assistant Engineer, Sub - Division under Barasat Arsenic Division, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f. 01.05.2025 to 30.09.2025)".</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
   </si>
   <si>
     <t>760/B.Ar.D</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB07J - 1216) with driver for official use of Assistant Engineer, Sub - Division under Barasat Arsenic Division, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil (w.e.f. 01.10.2025 to 30.11.2025)".</t>
   </si>
   <si>
     <t>ORD/000091/2025-2026</t>
   </si>
   <si>
     <t>1660/B.Ar.D.</t>
   </si>
@@ -955,898 +955,898 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.09</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.24</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.47</v>
+        <v>21.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>256.16</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>63.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.8</v>
+        <v>62.41</v>
       </c>
       <c r="R5" s="4">
-        <v>99.81</v>
+        <v>97.75</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>63.85</v>
+        <v>6.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>62.41</v>
+        <v>5.99</v>
       </c>
       <c r="R6" s="4">
-        <v>97.75</v>
+        <v>98.24</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.93</v>
+        <v>0.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.91</v>
+        <v>1.2</v>
       </c>
       <c r="R7" s="4">
-        <v>99.13</v>
+        <v>256.16</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>13.24</v>
+        <v>2.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.04</v>
+        <v>2.91</v>
       </c>
       <c r="R8" s="4">
-        <v>98.46</v>
+        <v>99.13</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>68.22</v>
+        <v>4.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>68.17</v>
+        <v>4.8</v>
       </c>
       <c r="R9" s="4">
-        <v>99.92</v>
+        <v>99.81</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>49.19</v>
+        <v>13.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>21.79</v>
+        <v>0.86</v>
       </c>
       <c r="Q11" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="R11" s="4">
+        <v>83.6</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>0.87</v>
       </c>
       <c r="Q12" s="4">
         <v>2.3</v>
       </c>
       <c r="R12" s="4">
         <v>262.73</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>54.21</v>
+        <v>68.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>68.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S13" s="4">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>49.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>0.86</v>
+        <v>54.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>83.6</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="P16" s="4">
         <v>0.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="P17" s="4">
         <v>0.29</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>