--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,243 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for JASHAIKATI ZONE-II to accommodate FHTC under Jal Swapna Mission under Baduria Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11708</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Jasaikathi Zone -II at Baduria Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000113/2022-2023</t>
+  </si>
+  <si>
+    <t>1635/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>CHANCHAL ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Sinking for 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method near Pump House no.-2 with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Jasaikathi (Z-II) w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte. (Sl No. 3)</t>
+  </si>
+  <si>
+    <t>ORD/000133/2022-2023</t>
+  </si>
+  <si>
+    <t>2057/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>19/10/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Jasaikathi (Zone-II) Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000107/2022-2023</t>
   </si>
   <si>
     <t>1835/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2022-2023</t>
   </si>
   <si>
     <t>2293/B.Ar.</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking for 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method near Pump House no.-2 with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Jasaikathi (Z-II) w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte. (Sl No. 3)</t>
-[...14 lines deleted...]
-    <t>M/S RAJPATH CONSTRUCTION</t>
+    <t>RTOR000004/2022-2023</t>
+  </si>
+  <si>
+    <t>2106/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II Zone II Rep. under Jashaikathi WS Scheme District of 24 Pgs. N.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001214/2023-2024</t>
+  </si>
+  <si>
+    <t>4870/EMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir of Capacity 550 Cu.m. at Jasaikathi (Z-II) W/S Scheme of Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2022-2023</t>
   </si>
   <si>
     <t>238/B.Ar.D.</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE</t>
   </si>
   <si>
-    <t>RTOR000004/2022-2023</t>
-[...8 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Construction of 3.6 mtr. x 3.0 mtr. size new Pump House ( Pump House-III ) with sanitary arrangement, construction of boundary wall and Allied Works for Jasaikathi ( Z-II ) W/S Scheme Under Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>1796/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>AFRINA ENTERPRISE</t>
   </si>
   <si>
     <t>New Service Connection at PH-III Z-II under Jashaikati W/ Scheme.</t>
   </si>
   <si>
     <t>BILL/02683/2023-2024</t>
   </si>
   <si>
     <t>BP-167-23-24</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Supply Delivery Installation of Submersible Pumping Machinery alongwith allied Electro Mechanical works Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I and II Zone II Rep. under Jashaikathi WS Scheme District of 24 Pgs. N.</t>
-[...19 lines deleted...]
-  <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated AC motor cab / maxi cab (Car No. - WB25F - 6815) with engine capacity less than or equal to 2000 C.C. with driver for official use of the Chief Engineer (Head Quarters), Office, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>ORD/000033/2024-2025</t>
   </si>
   <si>
     <t>1047/F/B.Ar.D</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>TOJO ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 3.6 mtr. x 3.0 mtr. size new Pump House ( Pump House-III ) with sanitary arrangement, construction of boundary wall and Allied Works for Jasaikathi ( Z-II ) W/S Scheme Under Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of DI pipe and Repairing, Rennovation and protection of boundary wall, Fencing work etc and other allied works at Head work site of Jasaikathi-(Z-II) W/S Scheme under Baduria Block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000232/2023-2024</t>
   </si>
   <si>
     <t>393/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>MAHALAXMI CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>CHANCHAL ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -874,536 +874,536 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>284.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>268.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.49</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.97</v>
+        <v>15.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.35</v>
+        <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>13.66</v>
+        <v>10.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>9.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.86</v>
+        <v>26.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.66</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>26.07</v>
+        <v>13.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S9" s="4">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>0.96</v>
+        <v>11.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.78</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>11.68</v>
+        <v>3.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1411,60 +1411,60 @@
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>14.79</v>
+        <v>0.96</v>
       </c>
       <c r="Q12" s="4">
+        <v>1.59</v>
+      </c>
+      <c r="R12" s="4">
+        <v>166.45</v>
+      </c>
+      <c r="S12" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1472,91 +1472,91 @@
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>284.52</v>
+        <v>14.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.32</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.79</v>
       </c>
       <c r="S13" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>392.45</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>334.96</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>85.35</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>