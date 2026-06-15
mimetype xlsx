--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -441,50 +441,68 @@
     <t>ORD/003349/2023-2024</t>
   </si>
   <si>
     <t>4805/EMD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at DWARIR JANGLE under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>1568/B.Ar.D.</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing outdoor illumination at Head Work site of Dwarir jangle W/S Scheme with other allied works under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N).</t>
+  </si>
+  <si>
+    <t>ORD/000097/2025-2026</t>
+  </si>
+  <si>
+    <t>676/EMSD-I</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>S.M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,51 +891,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1036,54 +1054,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1211,54 +1229,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>16.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.12</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1290,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>2.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1333,54 +1351,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>13.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1394,54 +1412,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>46.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>30.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.15</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1455,54 +1473,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>28.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>26.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.94</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1573,54 +1591,54 @@
       <c r="I12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>0.65</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.12</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>172.77</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1634,54 +1652,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P13" s="4">
         <v>13.09</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.82</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>59.79</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1695,54 +1713,54 @@
       <c r="I14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
         <v>0.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>190.43</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1756,54 +1774,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>4.79</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.09</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1817,54 +1835,54 @@
       <c r="I16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P16" s="4">
         <v>0.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.81</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>190.62</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1874,54 +1892,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>2.1</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>164.8</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1935,54 +1953,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>9.77</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>88.01</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1996,54 +2014,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>14.21</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.61</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>95.79</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2057,54 +2075,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P20" s="4">
         <v>19.49</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>80.88</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2236,101 +2254,162 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P23" s="4">
         <v>227.76</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>171.75</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>75.41</v>
       </c>
       <c r="S23" s="4">
         <v>92</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="B24" s="7"/>
-[...15 lines deleted...]
-      <c r="P24" s="8">
+      <c r="I24" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="P24" s="4">
+        <v>2.04</v>
+      </c>
+      <c r="Q24" s="4">
         <v>0</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="R24" s="4">
         <v>0</v>
       </c>
-      <c r="R24" s="8"/>
-      <c r="S24" s="8"/>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>465.53</v>
+      </c>
+      <c r="P25" s="8">
+        <v>318.53</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>68.42</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>