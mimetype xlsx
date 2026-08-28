--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,402 +89,402 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for DWARIR JANGLE to accommodate FHTC under Jal Swapna Mission under Sandeshkhali-II Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11707</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at DWARIR JANGLE under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000096/2022-2023</t>
+  </si>
+  <si>
+    <t>1568/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Dwarir Jangle Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000112/2022-2023</t>
   </si>
   <si>
     <t>1841/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 250 Cu.m. at Dwarir Jungle W/S Scheme uder Sandeshkhali-II Block under Barasat Arsenic Division, PHE Dte. (SM/11707)</t>
+  </si>
+  <si>
+    <t>ORD/000158/2022-2023</t>
+  </si>
+  <si>
+    <t>2470/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000009/2022-2023</t>
+  </si>
+  <si>
+    <t>2111/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000017/2022-2023</t>
   </si>
   <si>
     <t>2290/B.ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No-I/II (Rep.) under Dwarir Jangle W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001168/2023-2024</t>
   </si>
   <si>
     <t>4796/EMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
-    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 250 Cu.m. at Dwarir Jungle W/S Scheme uder Sandeshkhali-II Block under Barasat Arsenic Division, PHE Dte. (SM/11707)</t>
-[...14 lines deleted...]
-    <t>MONDAL ENTERPRISE</t>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II under Chowlpur W/S Scheme and Pump House No-III (New) under Dwarir Jangle W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003349/2023-2024</t>
+  </si>
+  <si>
+    <t>4805/EMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Eucalyptus - Bullah pilling for Protection of UPVC distribution pipe line at Sardarpara of Dwarir Jangle W/S Scheme under Sandeshkhali- II Block under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2023-2024</t>
+  </si>
+  <si>
+    <t>1166/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>R. K. MANDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; Repairing of Pump House-II and approach road with allied work at PH-II for DWARIR JANGLE W/S Scheme Under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2022-2023</t>
+  </si>
+  <si>
+    <t>471/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>M/S ROY CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Laying of distribution System including specials all complete at Naskar Para, 3 no Para, 9 No Katkhali Para for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at DWARIR JANGLE under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>918/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; Repairing of Pump House-I, IEP Room and approach road with allied work of Head Work Site for DWARIR JANGLE W/S Scheme Under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>917/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>M/S. PROGATI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Platform for FHTC works at Dwarir Jungle Ground Water Supply Scheme under Sandeshkhali-II Block under "Jal Jiban Mission" programme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000198/2022-2023</t>
   </si>
   <si>
     <t>311/B.Ar.D.</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>11/03/2023</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall &amp; Repairing of Pump House-II and approach road with allied work at PH-II for DWARIR JANGLE W/S Scheme Under Barasat Arsenic Division, PHE Dte.</t>
-[...53 lines deleted...]
-    <t>02/11/2022</t>
+    <t>Hiring of one (1) no. Diesel operated motor cab (Car No. WB-07J-8656) with driver for official use for Deputy Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 01.07.2023 to 16.01.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1472/B.Ar.D</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>12/01/2024</t>
+  </si>
+  <si>
+    <t>PROBIR SHAW</t>
+  </si>
+  <si>
+    <t>Continuation Order for "Hiring of Power Driven Mini Launch of office of the Executive Engineer, Barasat Arsenic Division, P.H.E. Dte." for the period of 183 days (i.e. from 01.10.2023 to 31.03.2024)''.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>2397/B.Ar.D</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>RANJIT KUMAR MANDAL</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab ( Car No. WB-07J-8656) with driver for official use for Deputy Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 17.01.2024 to 31.05.2024".</t>
   </si>
   <si>
     <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>85/B.Ar.D</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>26/05/2024</t>
   </si>
   <si>
-    <t>PROBIR SHAW</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of Pipeline and Repairing of House Hold Connection and Allied works at Dwarir Jangle Water Supply Scheme under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000049/2024-2025</t>
   </si>
   <si>
     <t>1523/B.Ar.D.</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab ( Car No. WB-07J-8656) with driver for official use for Deputy Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 01.06.2024 to 30.06.2024".</t>
   </si>
   <si>
     <t>ORD/000020/2024-2025</t>
   </si>
   <si>
     <t>919/B.Ar.D</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
-    <t>Eucalyptus - Bullah pilling for Protection of UPVC distribution pipe line at Sardarpara of Dwarir Jangle W/S Scheme under Sandeshkhali- II Block under Barasat Arsenic Division, P.H.E. Dte.</t>
-[...50 lines deleted...]
-    <t>RANJIT KUMAR MANDAL</t>
+    <t>Pipe protection work with Sal- Bullah Pilling and FHTC Strengthening with other allied works at DWARIR JANGLE water supply scheme under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2023-2024</t>
+  </si>
+  <si>
+    <t>385/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>SUTAPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method 3 No. School Para with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Dwarir Jangle w/s scheme of Sandeshkhali-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000222/2023-2024</t>
+  </si>
+  <si>
+    <t>386/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>06/04/2024</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Pipe line in place of damage portion of distribution system &amp; Construction of 4.88 mtr. x 3.60 mtr. size new Pump House at 3 No. School Para of Dwarir Jangle Supply Scheme under Sandeshkhali-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000223/2023-2024</t>
   </si>
   <si>
     <t>387/B.Ar.D.</t>
   </si>
   <si>
-    <t>21/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>21/04/2024</t>
   </si>
   <si>
     <t>A 8T CONSTRUCTION</t>
   </si>
   <si>
-    <t>Pipe protection work with Sal- Bullah Pilling and FHTC Strengthening with other allied works at DWARIR JANGLE water supply scheme under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Quotation for Service Connection Charges for PH- III (New) under Dwarir Jangle W/S Scheme in the district of North 24 Pgs.</t>
   </si>
   <si>
     <t>BILL/01735/2024-2025</t>
   </si>
   <si>
     <t>BP-128-24-25</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Providing outdoor illumination at Head Work site of Dwarir jangle W/S Scheme with other allied works under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N).</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>676/EMSD-I</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>S.M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1051,1291 +1051,1291 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>227.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>171.75</v>
       </c>
       <c r="R3" s="4">
-        <v>99.68</v>
+        <v>75.41</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.3</v>
+        <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>11.63</v>
+        <v>16.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.12</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>16.13</v>
+        <v>4.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.35</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>95.12</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>2.97</v>
+        <v>9.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.97</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>13.15</v>
+        <v>11.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.88</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.97</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>46.93</v>
+        <v>21.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>30.57</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>65.15</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>28.62</v>
+        <v>4.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>26.88</v>
+        <v>4.69</v>
       </c>
       <c r="R10" s="4">
-        <v>93.94</v>
+        <v>98.09</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>4.33</v>
+        <v>13.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.97</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.65</v>
+        <v>46.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.12</v>
+        <v>30.57</v>
       </c>
       <c r="R12" s="4">
-        <v>172.77</v>
+        <v>65.15</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>13.09</v>
+        <v>28.62</v>
       </c>
       <c r="Q13" s="4">
-        <v>7.82</v>
+        <v>26.88</v>
       </c>
       <c r="R13" s="4">
-        <v>59.79</v>
+        <v>93.94</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>0.14</v>
+        <v>2.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.27</v>
+        <v>2.97</v>
       </c>
       <c r="R14" s="4">
-        <v>190.43</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>4.79</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.69</v>
+        <v>1.81</v>
       </c>
       <c r="R15" s="4">
-        <v>98.09</v>
+        <v>190.62</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>2.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.81</v>
+        <v>3.46</v>
       </c>
       <c r="R16" s="4">
-        <v>190.62</v>
+        <v>164.8</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>2.1</v>
+        <v>0.65</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.46</v>
+        <v>1.12</v>
       </c>
       <c r="R17" s="4">
-        <v>164.8</v>
+        <v>172.77</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="P18" s="4">
-        <v>9.77</v>
+        <v>13.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>8.59</v>
+        <v>7.82</v>
       </c>
       <c r="R18" s="4">
-        <v>88.01</v>
+        <v>59.79</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="P19" s="4">
-        <v>14.21</v>
+        <v>0.14</v>
       </c>
       <c r="Q19" s="4">
-        <v>13.61</v>
+        <v>0.27</v>
       </c>
       <c r="R19" s="4">
-        <v>95.79</v>
+        <v>190.43</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>19.49</v>
+        <v>14.21</v>
       </c>
       <c r="Q20" s="4">
-        <v>15.76</v>
+        <v>13.61</v>
       </c>
       <c r="R20" s="4">
-        <v>80.88</v>
+        <v>95.79</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P21" s="4">
-        <v>14.73</v>
+        <v>19.49</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>80.88</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>42</v>
+        <v>125</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="P22" s="4">
-        <v>21.79</v>
+        <v>9.77</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>88.01</v>
       </c>
       <c r="S22" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>227.76</v>
+        <v>14.73</v>
       </c>
       <c r="Q23" s="4">
-        <v>171.75</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>75.41</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P24" s="4">
         <v>2.04</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>