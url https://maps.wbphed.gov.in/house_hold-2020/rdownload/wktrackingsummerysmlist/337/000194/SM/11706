--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,74 +213,50 @@
     <t>24/08/2022</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>PALCON</t>
   </si>
   <si>
     <t>Construction of Remaining portion of boundary wall &amp; allied works at Krishnapara Head Work site at Krishnapara Water Supply scheme of Hasnabad Block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000172/2023-2024</t>
   </si>
   <si>
     <t>2657/B.Ar.D.</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>M/S DAS &amp; CO</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of I.E.Plant (Capacity-38 Cu.m.) for Augmentation of Krishnapara Water Supply Scheme under Hasnabad Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000213/2024-2025</t>
   </si>
   <si>
     <t>578/B.Ar.D.</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
     <t>Laying and Refixing of Ferrule of distribution Pipeline for Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Krishnapara W/S Scheme at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte. (SM/11706)</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
@@ -705,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -868,54 +844,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -986,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>13.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.66</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1161,54 +1137,54 @@
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>103.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>69.93</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>67.74</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1222,284 +1198,223 @@
       <c r="I9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>8.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>3.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.77</v>
+        <v>37.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>186.29</v>
+      </c>
+      <c r="P12" s="8">
+        <v>93.05</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>49.95</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>