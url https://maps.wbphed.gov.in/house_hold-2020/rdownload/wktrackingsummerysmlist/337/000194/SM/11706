--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,83 @@
     <t>24/03/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
     <t>Laying and Refixing of Ferrule of distribution Pipeline for Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Krishnapara W/S Scheme at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte. (SM/11706)</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>795/B.Ar.D.</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>BABUSONA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>824/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,73 +714,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1334,87 +1367,205 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>37.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P12" s="4">
+        <v>16.93</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>11</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>21542.98</v>
+      </c>
+      <c r="P14" s="8">
+        <v>93.05</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0.43</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>