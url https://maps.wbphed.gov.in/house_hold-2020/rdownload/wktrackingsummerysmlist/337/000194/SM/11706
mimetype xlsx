--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,158 +89,182 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KRISHNAPARA to accommodate FHTC under Jal Swapna Mission under Hasnabad Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11706</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Krishnapara at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000089/2022-2023</t>
+  </si>
+  <si>
+    <t>1558/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>PALCON</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Krishnapara Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000108/2022-2023</t>
   </si>
   <si>
     <t>1836/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000006/2022-2023</t>
+  </si>
+  <si>
+    <t>2108/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000021/2022-2023</t>
   </si>
   <si>
     <t>2295/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No. II (Rep.) under Krishnapara W/S Scheme District of 24 Pgs. (N). N.I.E.T No. 27 of EE / EMD of 2022-2023 (2022_PHED_431015_27)</t>
+  </si>
+  <si>
+    <t>ORD/001886/2023-2024</t>
+  </si>
+  <si>
+    <t>6730/EMD</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir of Capacity 250 Cu.m. at Krishnapara W/S Scheme of Hasnababad Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000194/2022-2023</t>
   </si>
   <si>
     <t>275/B.Ar.D.</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARI</t>
   </si>
   <si>
-    <t>RTOR000006/2022-2023</t>
-[...46 lines deleted...]
-  <si>
     <t>Construction of Remaining portion of boundary wall &amp; allied works at Krishnapara Head Work site at Krishnapara Water Supply scheme of Hasnabad Block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000172/2023-2024</t>
   </si>
   <si>
     <t>2657/B.Ar.D.</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>M/S DAS &amp; CO</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of I.E.Plant (Capacity-38 Cu.m.) for Augmentation of Krishnapara Water Supply Scheme under Hasnabad Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000213/2024-2025</t>
   </si>
   <si>
     <t>578/B.Ar.D.</t>
@@ -258,74 +282,50 @@
     <t>Laying and Refixing of Ferrule of distribution Pipeline for Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Krishnapara W/S Scheme at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte. (SM/11706)</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>795/B.Ar.D.</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>BABUSONA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000001/2025-2026</t>
   </si>
   <si>
     <t>824/B.Ar.D.</t>
   </si>
   <si>
     <t>07/05/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -874,654 +874,656 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>103.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>69.93</v>
       </c>
       <c r="R3" s="4">
-        <v>99.43</v>
+        <v>67.74</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>7.71</v>
+        <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>13.9</v>
+        <v>1.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>13.58</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>97.66</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>1.07</v>
+        <v>7.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>9.82</v>
+        <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>103.23</v>
+        <v>9.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>69.93</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>67.74</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>8.62</v>
+        <v>13.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.56</v>
+        <v>13.58</v>
       </c>
       <c r="R9" s="4">
-        <v>99.33</v>
+        <v>97.66</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>3.77</v>
+        <v>8.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>37.18</v>
+        <v>3.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>16.93</v>
+        <v>37.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>16.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>21542.98</v>