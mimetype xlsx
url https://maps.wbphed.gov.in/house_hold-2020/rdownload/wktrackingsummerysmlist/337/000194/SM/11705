--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,71 +252,50 @@
     <t>984/B.Ar.D.</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>DEL DELTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at ATAPUR under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000094/2022-2023</t>
   </si>
   <si>
     <t>1567/B.Ar.D.</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>11/05/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>PROBIR SHAW</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1415,148 +1394,87 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P12" s="4">
         <v>192.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>347</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>