--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>19.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -908,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1022,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>10.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1083,54 +1083,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>19.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.01</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1258,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>73.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>72.48</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.16</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1319,54 +1319,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>5.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.27</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1380,88 +1380,88 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P12" s="4">
         <v>192.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>170.34</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>88.38</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>347</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>291.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>84.02</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>