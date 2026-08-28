--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ATAPUR to accommodate FHTC under Jal Swapna Mission under Sandeshkhali-II Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11705</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of Augmentation DPR for Atapur Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000110/2022-2023</t>
+  </si>
+  <si>
+    <t>1839/B.Ar.D</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at ATAPUR under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000094/2022-2023</t>
+  </si>
+  <si>
+    <t>1567/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>M/S NIRMAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Atapur W/S Scheme, District of 24 Pgs. (N). (SM/11705)</t>
+  </si>
+  <si>
+    <t>ORD/001730/2022-2023</t>
+  </si>
+  <si>
+    <t>6381 /EMD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>D.K. ELECTRIC</t>
+  </si>
+  <si>
     <t>Sinking of 1 no 250 mm. X 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation at 2nd T/W site of Atapur w/s scheme of Sandeshkhali- II block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000007/2022-2023</t>
   </si>
   <si>
     <t>849/B.Ar.D.</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>M/S. S. S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of Augmentation DPR for Atapur Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SIRCON ENGINEERING SERVICES</t>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Atapur W/S Scheme, District of 24 Pgs. (N). (SM/11705) NIET No.- 19 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/000552/2022-2023</t>
+  </si>
+  <si>
+    <t>6381/EMD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2022-2023</t>
   </si>
   <si>
     <t>2288/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...17 lines deleted...]
-    <t>D.K. ELECTRIC</t>
+    <t>RTOR000010/2022-2023</t>
+  </si>
+  <si>
+    <t>2112/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
   </si>
   <si>
     <t>Sinking of 1 no Replacement 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 42 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Atapur w/s Scheme at PH-I of Sandeshkhali-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000200/2022-2023</t>
   </si>
   <si>
     <t>467/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>UNIFIED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Atapur W/S Scheme, District of 24 Pgs. (N). (SM/11705)</t>
-[...16 lines deleted...]
-  <si>
     <t>Repair and Renovation of 136 Cum capacity OHR, Construction of 2nd Pump House Boundary Wall at OHR Site, 1st pump house &amp; 2nd pump house pump connection and allied work for Atapur W/S Scheme Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2023-2024</t>
   </si>
   <si>
     <t>3028/B.Ar.D.</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
-    <t>M/S NIRMAN CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Withdrawing and relaying of pipelines and Sal-Bullah Pilling for pipe protection work at Atapur under Sandeshkhali-II Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000010/2024-2025</t>
   </si>
   <si>
     <t>984/B.Ar.D.</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>DEL DELTA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>11/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,57 +844,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>19.74</v>
+        <v>0.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.2</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -905,337 +905,337 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>192.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.98</v>
+        <v>170.34</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>88.38</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.97</v>
+        <v>10.12</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.12</v>
+        <v>19.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.12</v>
+        <v>15.2</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>19.81</v>
+        <v>10.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.64</v>
+        <v>10.12</v>
       </c>
       <c r="R7" s="4">
-        <v>84.01</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.12</v>
+        <v>10.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>3.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
@@ -1255,182 +1255,182 @@
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>73.1</v>
+        <v>19.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>72.48</v>
+        <v>16.64</v>
       </c>
       <c r="R10" s="4">
-        <v>99.16</v>
+        <v>84.01</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>5.88</v>
+        <v>73.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.78</v>
+        <v>72.48</v>
       </c>
       <c r="R11" s="4">
-        <v>98.27</v>
+        <v>99.16</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>192.73</v>
+        <v>5.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>170.34</v>
+        <v>5.78</v>
       </c>
       <c r="R12" s="4">
-        <v>88.38</v>
+        <v>98.27</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>347</v>