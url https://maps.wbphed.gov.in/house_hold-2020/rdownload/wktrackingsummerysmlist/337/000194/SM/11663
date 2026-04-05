--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,71 +225,50 @@
     <t>4748/EMD</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking for 1 no. 200 mm. x 150 mm. dia. 300 mtr deep Tubewell by D.R. Rig method near at Kankrasuti Mouza with PVC pipe &amp; strainer having 200 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Jasaikathi (Z-I ) w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000207/2023-2024</t>
   </si>
   <si>
     <t>82/B.Ar.D.</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir of Capacity 450 Cu.m. at Jasaikathi (Z-I) W/S Scheme of Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000171/2023-2024</t>
   </si>
   <si>
     <t>2656/B.Ar.D.</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>B. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall &amp; allied works at Jasaikathi 2nd T/W site at Jasaikathi ( Z-I ) Water Supply scheme of Baduria Block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2023-2024</t>
   </si>
@@ -747,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1362,369 +1341,308 @@
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>12.03</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>12.03</v>
+        <v>7.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>7.02</v>
+        <v>12.55</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
-        <v>12.55</v>
+        <v>216.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>330.42</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>