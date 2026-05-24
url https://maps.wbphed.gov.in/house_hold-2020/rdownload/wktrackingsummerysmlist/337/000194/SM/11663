--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,68 @@
     <t>392/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>P. &amp; S. ASSOCIATES</t>
   </si>
   <si>
     <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Jasaikathi Zone -I at Baduria Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000095/2022-2023</t>
   </si>
   <si>
     <t>1570/B.Ar.D.</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of Iron Elementation Plant of 90 M3 including Media Change of Jasaikathi (Z-I) Water Supply Scheme under Baduria Block Under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2024-2025</t>
+  </si>
+  <si>
+    <t>577/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ENGINEERS AND TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -889,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1025,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>15.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.69</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1068,54 +1086,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>11.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1261,54 @@
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>26.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.32</v>
       </c>
       <c r="S9" s="4">
         <v>47</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1383,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>12.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.61</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1444,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>7.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1505,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>12.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.4</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1548,101 +1566,162 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P14" s="4">
         <v>216.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>157.03</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>72.51</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...15 lines deleted...]
-      <c r="P15" s="8">
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.58</v>
+      </c>
+      <c r="Q15" s="4">
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="R15" s="4">
         <v>0</v>
       </c>
-      <c r="R15" s="8"/>
-      <c r="S15" s="8"/>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>335.01</v>
+      </c>
+      <c r="P16" s="8">
+        <v>224.96</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>67.15</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>