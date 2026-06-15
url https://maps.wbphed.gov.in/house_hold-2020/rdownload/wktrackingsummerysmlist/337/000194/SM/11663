--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,71 @@
     <t>1570/B.Ar.D.</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>Repair &amp; Renovation of Iron Elementation Plant of 90 M3 including Media Change of Jasaikathi (Z-I) Water Supply Scheme under Baduria Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000214/2024-2025</t>
   </si>
   <si>
     <t>577/B.Ar.D.</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>ASSOCIATED ENGINEERS AND TRADERS</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB25L - 3454) with driver for official use for Assistant Engineer (Sub-Division), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>1045/B.Ar.D</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1641,87 +1662,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>4.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>1.18</v>
+      </c>
+      <c r="R16" s="4">
+        <v>134.91</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>335.88</v>
+      </c>
+      <c r="P17" s="8">
+        <v>226.14</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>67.33</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>