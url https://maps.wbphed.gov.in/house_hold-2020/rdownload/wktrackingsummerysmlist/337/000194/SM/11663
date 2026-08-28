--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for JASHAIKATI ZONE-I to accommodate FHTC under Jal Swapna Mission under Baduria Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11663</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Jasaikathi Zone -I at Baduria Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000095/2022-2023</t>
+  </si>
+  <si>
+    <t>1570/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking for 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method near at Pump House no.-2 with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Jasaikathi (Z-I) w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte. (Sl No. 2)</t>
+  </si>
+  <si>
+    <t>ORD/000132/2022-2023</t>
+  </si>
+  <si>
+    <t>2056/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>19/10/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Jasaikathi (Zone-I) Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000106/2022-2023</t>
   </si>
   <si>
     <t>1834/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000008/2022-2023</t>
+  </si>
+  <si>
+    <t>2110/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000019/2022-2023</t>
   </si>
   <si>
     <t>2293/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...17 lines deleted...]
-    <t>M/S RAJPATH CONSTRUCTION</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I) (Rep.) under Jashaikathi W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001145/2023-2024</t>
+  </si>
+  <si>
+    <t>4748/EMD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.6 mtr. x 3.0 mtr. size new Pump House ( Pump House-III ) with sanitary arrangement, construction of boundary wall and Allied Works for Jasaikathi ( Z-I ) W/S Scheme Under Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>1795/B.Ar.D.</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>DEL DELTA CONSTRUCTION</t>
   </si>
   <si>
-    <t>RTOR000008/2022-2023</t>
-[...8 lines deleted...]
-    <t>Eastern Mechanical</t>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir of Capacity 450 Cu.m. at Jasaikathi (Z-I) W/S Scheme of Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2023-2024</t>
+  </si>
+  <si>
+    <t>2656/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>B. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall &amp; allied works at Jasaikathi 2nd T/W site at Jasaikathi ( Z-I ) Water Supply scheme of Baduria Block under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>2674/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>ASHIM ENTERPRISE</t>
   </si>
   <si>
     <t>New service connection at PH-III Zone-I under Jashaikati W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/01905/2023-2024</t>
   </si>
   <si>
     <t>BP-125-23-24</t>
   </si>
   <si>
-    <t>07/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I) (Rep.) under Jashaikathi W/S Scheme District of 24 Pgs. (N)</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking for 1 no. 200 mm. x 150 mm. dia. 300 mtr deep Tubewell by D.R. Rig method near at Kankrasuti Mouza with PVC pipe &amp; strainer having 200 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Jasaikathi (Z-I ) w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000207/2023-2024</t>
   </si>
   <si>
     <t>82/B.Ar.D.</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
-    <t>M/S DATTA ENTERPRISE</t>
-[...35 lines deleted...]
-    <t>ASHIM ENTERPRISE</t>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB25L - 3454) with driver for official use for Assistant Engineer (Sub-Division), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>1045/B.Ar.D</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Laying of UPVC/HDPE pipeline and Repairing, Renovation of Boundary wall, Fencing work etc and other allied works at Head work site of Jasaikathi-(Z-I) W/S Scheme under Baduria Block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000231/2023-2024</t>
   </si>
   <si>
     <t>392/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>P. &amp; S. ASSOCIATES</t>
   </si>
   <si>
-    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Jasaikathi Zone -I at Baduria Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Repair &amp; Renovation of Iron Elementation Plant of 90 M3 including Media Change of Jasaikathi (Z-I) Water Supply Scheme under Baduria Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000214/2024-2025</t>
   </si>
   <si>
     <t>577/B.Ar.D.</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>ASSOCIATED ENGINEERS AND TRADERS</t>
-  </si>
-[...19 lines deleted...]
-    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,841 +925,841 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>216.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>157.03</v>
       </c>
       <c r="R3" s="4">
-        <v>99.53</v>
+        <v>72.51</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.83</v>
+        <v>15.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.35</v>
+        <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.24</v>
+        <v>0.98</v>
       </c>
       <c r="R5" s="4">
-        <v>79.69</v>
+        <v>99.53</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>11.59</v>
+        <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.21</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>11.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>2.83</v>
+        <v>26.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.32</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>26.07</v>
+        <v>11.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.07</v>
+        <v>11.49</v>
       </c>
       <c r="R9" s="4">
-        <v>46.32</v>
+        <v>99.21</v>
       </c>
       <c r="S9" s="4">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>12.7</v>
+        <v>12.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.61</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>12.03</v>
+        <v>7.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.74</v>
+        <v>7</v>
       </c>
       <c r="R11" s="4">
-        <v>97.61</v>
+        <v>99.81</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>7.02</v>
+        <v>2.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.81</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>12.55</v>
+        <v>12.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.4</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>98.82</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>216.55</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>157.03</v>
+        <v>1.18</v>
       </c>
       <c r="R14" s="4">
-        <v>72.51</v>
+        <v>134.91</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>4.58</v>
+        <v>12.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.4</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>0.87</v>
+        <v>4.58</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.18</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>134.91</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>335.88</v>