--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -390,65 +390,50 @@
     <t>ORD/000035/2024-2025</t>
   </si>
   <si>
     <t>1022/B.Ar.D</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB23F - 6448) with driver for official use for Executive Engineer, Barasat Arsenic Division PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.01.2025 to 28.02.2025.</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>2050/B.Ar.D</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>27/02/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at JELIAKHALI PASCHIM KHANDA under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>1569/B.Ar.D.</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>PIKASU BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -855,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2021,186 +2006,125 @@
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P20" s="4">
-        <v>0.87</v>
+        <v>193.42</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...27 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="A21" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>21688.93</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>