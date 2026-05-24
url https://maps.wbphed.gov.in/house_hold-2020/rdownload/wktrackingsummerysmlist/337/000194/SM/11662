--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,74 +318,50 @@
     <t>03/08/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Order for "Hiring of Power Driven Mini Launch of office of the Executive Engineer, Barasat Arsenic Division, P.H.E. Dte." for the period of 91 days (i.e. from 01.04.2024 to 30.06.2024)''.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000256/2023-2024</t>
   </si>
   <si>
     <t>679/B.Ar.D</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>RANJIT KUMAR MANDAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab ( Car No.- WB25M 3675) with driver for official use of Assistant Engineer (HQ-I) &amp; Assistant Engineer (HQ-II), B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 14.08.2024 to 28.02.2025.</t>
   </si>
   <si>
     <t>ORD/000042/2024-2025</t>
   </si>
   <si>
     <t>1330/B.Ar.D</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SUSMITA MANDAL</t>
   </si>
   <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB23F - 6448) with driver for official use for Executive Engineer, Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>ORD/000035/2024-2025</t>
   </si>
@@ -840,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1003,54 +979,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>28.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>28.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1064,54 +1040,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1158,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.85</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1219,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>15.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.78</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1304,54 +1280,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>9.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1341,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>44.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>44.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1402,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>7.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1461,54 @@
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>3.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.11</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1640,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>14.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.44</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1725,406 +1701,345 @@
       <c r="I15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>1.04</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.76</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>168.74</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>21339.76</v>
+        <v>0.95</v>
       </c>
       <c r="Q16" s="4">
+        <v>2.35</v>
+      </c>
+      <c r="R16" s="4">
+        <v>248.22</v>
+      </c>
+      <c r="S16" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>253.47</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P18" s="4">
-        <v>0.87</v>
+        <v>0.28</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>255.92</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.28</v>
+        <v>193.42</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>155.74</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>80.52</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A20" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>349.16</v>
+      </c>
+      <c r="P20" s="8">
+        <v>289.48</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>82.91</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>