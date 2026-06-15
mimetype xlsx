--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,74 @@
     <t>2050/B.Ar.D</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at JELIAKHALI PASCHIM KHANDA under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>1569/B.Ar.D.</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>PIKASU BOSE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1959,87 +1983,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P19" s="4">
         <v>193.42</v>
       </c>
       <c r="Q19" s="4">
         <v>155.74</v>
       </c>
       <c r="R19" s="4">
         <v>80.52</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P20" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>11</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>21688.93</v>
+      </c>
+      <c r="P21" s="8">
+        <v>289.48</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>1.33</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>