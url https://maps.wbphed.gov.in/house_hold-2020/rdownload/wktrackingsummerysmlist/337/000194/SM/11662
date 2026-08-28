--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,345 +113,345 @@
   <si>
     <t>Laying of UPVC Pipe at damaged portion from npde 33-34, 33a-33,44a-47-470 of Jeliakhali Paschim Khanda W/S scheme of Sandeshkhali Block II for providing FHTC under Jalaswapna Programme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000143/2021-2022</t>
   </si>
   <si>
     <t>2253/B.Ar.D.</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>13/02/2022</t>
   </si>
   <si>
     <t>BALAJEE ENTERPRISES</t>
   </si>
   <si>
+    <t>Laying of distribution System, Laying of Rising Main including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at JELIAKHALI PASCHIM KHANDA under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2022-2023</t>
+  </si>
+  <si>
+    <t>1569/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>PIKASU BOSE</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Jeliakhali Paschim Khanda Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2022-2023</t>
   </si>
   <si>
     <t>1840/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 250 Cu.m. at Jeliakhali Paschim Khanda W/S Scheme under Sandeshkhali-II Block under Barasat Arsenic Division, PHE Dte. (SM/11662)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>2471/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>MAHALAXMI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000011/2022-2023</t>
+  </si>
+  <si>
+    <t>2109/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000016/2022-2023</t>
   </si>
   <si>
     <t>2289/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Repair &amp; Renovation of Iron Elementation Plant of 58 M3 including Media Change of Jeliakhali Paschim Khanda Water Supply Scheme under Sandeshkhali-II Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000211/2022-2023</t>
   </si>
   <si>
     <t>476/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 250 Cu.m. at Jeliakhali Paschim Khanda W/S Scheme under Sandeshkhali-II Block under Barasat Arsenic Division, PHE Dte. (SM/11662)</t>
-[...14 lines deleted...]
-    <t>MAHALAXMI CONSTRUCTION</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Bullah piling for protection of UPVC distribution pipe line at Jeliakhali Paschim Khanda 3 no Para of Jeliakhali Paschim Khanda W/S Scheme under Sandeshkhali- II Block under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>1167/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>ABDUL ALIM MONDAL</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of submersible pump moter set including other allied works at P H No. I &amp; II of Jeliakhali Purbakhand water supply scheme under Eastern Mechanical Sub Division-I, PHE Dte. Dist- 24 Pgs(N)</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>1501/EMSD-I</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
+    <t>Laying of distribution System including specials all complete at Pipre khali, 52 Para, Jeliakhali 6 no, adibashi Para for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at JELIAKHALI PASCHIM KHANDA under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>919/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>TRISHA ENTERPRISE AND CO.</t>
   </si>
   <si>
     <t>Bullah piling for Protection of UPVC distribution pipe line at Jeliakhali Paschim Khanda Jhil para of Jeliakhali Paschim khanda W/S Scheme under Sandeshkhali- II Block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000202/2022-2023</t>
   </si>
   <si>
     <t>474/B.Ar.D.</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of distribution System including specials all complete at Pipre khali, 52 Para, Jeliakhali 6 no, adibashi Para for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at JELIAKHALI PASCHIM KHANDA under Sandeshkhali - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>02/11/2022</t>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab ( Car No.- WB25M 3675) with driver for official use of Assistant Engineer (HQ-I) &amp; Assistant Engineer (HQ-II), B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 14.08.2024 to 28.02.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2024-2025</t>
+  </si>
+  <si>
+    <t>1330/B.Ar.D</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUSMITA MANDAL</t>
   </si>
   <si>
     <t>Laying of Pipeine for Pump Connection and Construction of 4.88 mtr. x 3.60 mtr. size new Pump House with at Jekiakhali Paschimkhanda Water Supply Scheme under Sandeshkhali-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>1850/B.Ar.D.</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>AMIT KUMAR BOSE</t>
   </si>
   <si>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB23F - 6448) with driver for official use for Executive Engineer, Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>1022/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>RANJIT KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB23F - 6448) with driver for official use for Executive Engineer, Barasat Arsenic Division PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.01.2025 to 28.02.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>2050/B.Ar.D</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
     <t>Sal-Bullah Pilling for pipe protection work at Jeliakhali Paschim Khanda under Sandeshkhali-II Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2024-2025</t>
   </si>
   <si>
     <t>992/B.Ar.D.</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation Order for "Hiring of Power Driven Mini Launch of office of the Executive Engineer, Barasat Arsenic Division, P.H.E. Dte." for the period of 91 days (i.e. from 01.04.2024 to 30.06.2024)''.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000256/2023-2024</t>
   </si>
   <si>
     <t>679/B.Ar.D</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
-  </si>
-[...91 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1061,1026 +1061,1026 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>193.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.98</v>
+        <v>155.74</v>
       </c>
       <c r="R4" s="4">
-        <v>99.68</v>
+        <v>80.52</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>10.97</v>
+        <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.83</v>
+        <v>15.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.53</v>
+        <v>14.36</v>
       </c>
       <c r="R6" s="4">
-        <v>93.85</v>
+        <v>91.78</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>15.65</v>
+        <v>2.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>91.78</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>9.87</v>
+        <v>10.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.85</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>44.17</v>
+        <v>4.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>44.02</v>
+        <v>4.53</v>
       </c>
       <c r="R9" s="4">
-        <v>99.66</v>
+        <v>93.85</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>7.52</v>
+        <v>21339.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>98.92</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.19</v>
+        <v>7.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>3</v>
+        <v>7.43</v>
       </c>
       <c r="R11" s="4">
-        <v>94.11</v>
+        <v>98.92</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>2.41</v>
+        <v>3.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.11</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>10.45</v>
+        <v>44.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>44.02</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>14.47</v>
+        <v>9.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>14.44</v>
+        <v>9.85</v>
       </c>
       <c r="R14" s="4">
-        <v>99.77</v>
+        <v>99.79</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>96</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>1.04</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.76</v>
+        <v>2.35</v>
       </c>
       <c r="R15" s="4">
-        <v>168.74</v>
+        <v>248.22</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>10.45</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.35</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>248.22</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="P17" s="4">
         <v>0.87</v>
       </c>
       <c r="Q17" s="4">
         <v>2.22</v>
       </c>
       <c r="R17" s="4">
         <v>253.47</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P18" s="4">
         <v>0.28</v>
       </c>
       <c r="Q18" s="4">
         <v>0.72</v>
       </c>
       <c r="R18" s="4">
         <v>255.92</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P19" s="4">
-        <v>193.42</v>
+        <v>14.47</v>
       </c>
       <c r="Q19" s="4">
-        <v>155.74</v>
+        <v>14.44</v>
       </c>
       <c r="R19" s="4">
-        <v>80.52</v>
+        <v>99.77</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="P20" s="4">
-        <v>21339.76</v>
+        <v>1.04</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.76</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>168.74</v>
       </c>
       <c r="S20" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>21688.93</v>