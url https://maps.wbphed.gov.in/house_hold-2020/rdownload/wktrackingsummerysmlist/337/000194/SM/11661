--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,84 +230,69 @@
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB07J - 1216) with driver for official use of Assistant Engineer (Sub-Division), Barasat Arsenic Sub Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 30.08.2024 to 31.10.2024".</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1414/B.Ar.D</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
-    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB05 - 2594) with driver for official use for Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. w.e.f. 01.01.2025 to 30.06.2025.</t>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB05 2594) with driver for official use for Deputy Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. w.e.f. 01.07.2025 to 30.11.2025".</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
   </si>
   <si>
-    <t>ORD/000217/2024-2025</t>
-[...8 lines deleted...]
-    <t>19/06/2025</t>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>1102/B.Ar.D</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
   </si>
   <si>
     <t>SANGJOG</t>
-  </si>
-[...13 lines deleted...]
-    <t>23/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1332,165 +1317,104 @@
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>0.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>249.91</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>