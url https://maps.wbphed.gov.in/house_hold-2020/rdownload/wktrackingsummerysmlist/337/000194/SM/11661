--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,71 +228,50 @@
     <t>430/B.Ar.D</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB07J - 1216) with driver for official use of Assistant Engineer (Sub-Division), Barasat Arsenic Sub Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 30.08.2024 to 31.10.2024".</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1414/B.Ar.D</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>SANGJOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -844,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1076,54 +1055,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>13.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.12</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1116,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>190.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>157.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.67</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1177,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>244.37</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1259,162 +1238,101 @@
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>0.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>224.68</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>249.18</v>
+      </c>
+      <c r="P11" s="8">
+        <v>174.06</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>69.85</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>