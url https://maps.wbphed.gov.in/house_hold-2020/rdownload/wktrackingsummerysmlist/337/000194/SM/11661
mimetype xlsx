--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,71 @@
     <t>430/B.Ar.D</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB07J - 1216) with driver for official use of Assistant Engineer (Sub-Division), Barasat Arsenic Sub Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 30.08.2024 to 31.10.2024".</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1414/B.Ar.D</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB05 2594) with driver for official use for Deputy Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. w.e.f. 01.07.2025 to 30.11.2025".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>1102/B.Ar.D</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>SANGJOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1252,87 +1273,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>0.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0.67</v>
       </c>
       <c r="R10" s="4">
         <v>224.68</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>249.91</v>
+      </c>
+      <c r="P12" s="8">
+        <v>174.06</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>69.65</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>