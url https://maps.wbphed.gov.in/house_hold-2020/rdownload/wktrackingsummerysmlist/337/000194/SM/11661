--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,59 +89,80 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KONANAGAR to accommodate FHTC under Jal Swapna Mission under Hasnabad Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte</t>
   </si>
   <si>
     <t>SM/11661</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Konanagar at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>1571/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>M/S R. K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Konanagar Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000109/2022-2023</t>
   </si>
   <si>
     <t>1837/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2022-2023</t>
   </si>
   <si>
     <t>2210/B.Ar.D.</t>
   </si>
   <si>
     <t>22/11/2022</t>
@@ -161,138 +182,96 @@
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep) under Hasnabad W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001132/2023-2024</t>
   </si>
   <si>
     <t>4724/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
     <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir of Capacity 250 Cu.m. at Konanagar W/S Scheme of Hasnababad Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000193/2022-2023</t>
   </si>
   <si>
     <t>375/B.Ar.D.</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>NIKHIL SAMADDAR</t>
   </si>
   <si>
-    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Konanagar at Hasnabad Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Hiring of one (1) no. Diesel operated motor cab (Car No. WB 07J - 1216) with driver for official use of Assistant Engineer (Sub-Division), Barasat Arsenic Sub ¿ Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 01.03.2024 to 29.08.2024.</t>
   </si>
   <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>430/B.Ar.D</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB07J - 1216) with driver for official use of Assistant Engineer (Sub-Division), Barasat Arsenic Sub Division under B.Ar.D, PHE Dte. for different works under JJM Schemes with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 30.08.2024 to 31.10.2024".</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1414/B.Ar.D</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>SANGJOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -841,384 +820,384 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>190.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>157.32</v>
       </c>
       <c r="R3" s="4">
-        <v>99.21</v>
+        <v>82.67</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.92</v>
+        <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>10.09</v>
+        <v>6.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>26.5</v>
+        <v>10.09</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>13.23</v>
+        <v>26.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.98</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.12</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>190.29</v>
+        <v>13.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>157.32</v>
+        <v>12.98</v>
       </c>
       <c r="R8" s="4">
-        <v>82.67</v>
+        <v>98.12</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
         <v>2.11</v>
       </c>
@@ -1235,186 +1214,125 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>0.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0.67</v>
       </c>
       <c r="R10" s="4">
         <v>224.68</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>249.18</v>
+      </c>
+      <c r="P11" s="8">
+        <v>174.06</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>69.85</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>