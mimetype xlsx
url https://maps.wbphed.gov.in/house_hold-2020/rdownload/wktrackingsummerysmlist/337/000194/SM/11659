--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,102 +266,66 @@
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>TAMAL ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of UPVC/HDPE pipeline and Repairing , Rennovation of Boundary wall, Fencing work etc and other allied works at Head work site of Tildanga W/S Scheme under Baduria Block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000230/2023-2024</t>
   </si>
   <si>
     <t>391/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB25L 3454) with driver for official use for Assistant Engineer, Barasat Arsenic Sub ¿ Division under Barasat Arsenic Division, PHE Dte. w.e.f. 01.01.2025 to 30.06.2025.</t>
-[...19 lines deleted...]
-  <si>
     <t>Laying of pipe line &amp; inter connection at PH No.-3 for Tildanga water supply scheme under Baduria Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>433/B.Ar.D.</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>CHOWDHURY CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>30/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1485,247 +1449,125 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.86</v>
+        <v>4.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>349.1</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>