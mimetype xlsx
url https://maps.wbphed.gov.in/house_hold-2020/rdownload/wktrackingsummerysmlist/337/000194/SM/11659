--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>15.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.92</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1056,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>12.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.22</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1231,54 +1231,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>249.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>168.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>67.47</v>
       </c>
       <c r="S9" s="4">
         <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1292,54 +1292,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>21.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>64.08</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1412,54 +1412,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>12.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.36</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1507,54 +1507,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>349.1</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>220.63</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>63.2</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>