--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Laying of pipe line &amp; inter connection at PH No.-3 for Tildanga water supply scheme under Baduria Block in the district of North 24 Parganas under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>433/B.Ar.D.</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>CHOWDHURY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Replacement of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method at Pump House no.-2 with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Tildanga w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte. (SM/11659)</t>
+  </si>
+  <si>
+    <t>ORD/000005/2025-2026</t>
+  </si>
+  <si>
+    <t>797/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1487,87 +1505,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>4.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>15.49</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>364.59</v>
+      </c>
+      <c r="P15" s="8">
+        <v>220.63</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>60.52</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>