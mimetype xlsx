--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for TILDANGA to accommodate FHTC under Jal Swapna Mission under Baduria Block in North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11659</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System Including specials all Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Tildanga at Baduria Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>1572/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR BOSE</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Tildanga Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000105/2022-2023</t>
   </si>
   <si>
     <t>1833/B.Ar.D</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
+    <t>Sinking for 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method near Pump House no.-2 with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Tildanga w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte. (Sl No. 4)</t>
+  </si>
+  <si>
+    <t>ORD/000134/2022-2023</t>
+  </si>
+  <si>
+    <t>2058/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>19/10/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
+  </si>
+  <si>
+    <t>TRISHA ENTERPRISE AND CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2022-2023</t>
   </si>
   <si>
     <t>2294/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking for 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method near Pump House no.-2 with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Tildanga w/s scheme of Baduria block under Barasat Arsenic Division, P.H.E. Dte. (Sl No. 4)</t>
-[...14 lines deleted...]
-    <t>TRISHA ENTERPRISE AND CO.</t>
+    <t>RTOR000007/2022-2023</t>
+  </si>
+  <si>
+    <t>2113/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Rep.) under Tildanga W/S Scheme District of 24 Pgs. (N) NIET No.- 27 of EE/EMD of 2022-23 (Sl. No.- 38)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000002/2023-2024</t>
+  </si>
+  <si>
+    <t>1439/EMD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>C.M ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation works of OHR and allied water supply component infrastructure under Tildanga W/S Scheme of Baduria Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2023-2024</t>
   </si>
   <si>
     <t>949/B.Ar.D.</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>RTOR000007/2022-2023</t>
-[...10 lines deleted...]
-  <si>
     <t>New service connection at PH-III under Tildanga W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/01904/2023-2024</t>
   </si>
   <si>
     <t>BP-124-23-24</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...37 lines deleted...]
-    <t>C.M ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at P.H. No.-III under Tildanga ground water based w/s scheme under Block_ Baduria in the District of North 24 Parganas under Eastern Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000208/2024-2025</t>
   </si>
   <si>
     <t>1909/EMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>TAMAL ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of UPVC/HDPE pipeline and Repairing , Rennovation of Boundary wall, Fencing work etc and other allied works at Head work site of Tildanga W/S Scheme under Baduria Block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000230/2023-2024</t>
   </si>
@@ -892,506 +892,506 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.98</v>
+        <v>249.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>168.27</v>
       </c>
       <c r="R3" s="4">
-        <v>99.84</v>
+        <v>67.47</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.3</v>
+        <v>0.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>15.35</v>
       </c>
       <c r="Q5" s="4">
         <v>13.35</v>
       </c>
       <c r="R5" s="4">
         <v>86.92</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>12.55</v>
+        <v>9.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.07</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.22</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>9.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>4.17</v>
+        <v>21.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>64.08</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>249.41</v>
+        <v>12.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>168.27</v>
+        <v>12.07</v>
       </c>
       <c r="R9" s="4">
-        <v>67.47</v>
+        <v>96.22</v>
       </c>
       <c r="S9" s="4">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>21.22</v>
+        <v>4.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.08</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>9.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>