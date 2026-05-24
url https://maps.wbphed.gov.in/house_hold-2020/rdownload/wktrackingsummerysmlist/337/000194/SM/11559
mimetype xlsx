--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,90 +224,87 @@
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>P. &amp; S. ASSOCIATES</t>
   </si>
   <si>
     <t>Repair and Renovation works of 350 Cum OHR and allied water supply component infrastructure under Mahisgadi W/S Scheme of Barasat -II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000197/2023-2024</t>
   </si>
   <si>
     <t>3027/B.Ar.D.</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>UMA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...19 lines deleted...]
-  <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB19J - 2141) with driver for official use for Assistant Engineer (HQ-I), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000036/2024-2025</t>
   </si>
   <si>
     <t>1023/B.Ar.D</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of damaged diifferent dia pipeline for increasing the functionality of House hold tap connection within command area of Kamuduni Mouza at Mahisgadi W/S Scheme at Barasat-II Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000169/2024-2025</t>
+  </si>
+  <si>
+    <t>430/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>SANTU GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -859,54 +856,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +974,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>131.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>112.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.49</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1035,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>6.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1217,54 +1214,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>28.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>27.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.24</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1278,210 +1275,210 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>19.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>0.87</v>
       </c>
       <c r="Q11" s="4">
+        <v>2.23</v>
+      </c>
+      <c r="R11" s="4">
+        <v>255.38</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>4.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>21532.47</v>
+        <v>197.54</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>169.11</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>85.61</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>