--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,83 @@
     <t>21/06/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of damaged diifferent dia pipeline for increasing the functionality of House hold tap connection within command area of Kamuduni Mouza at Mahisgadi W/S Scheme at Barasat-II Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>430/B.Ar.D.</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>SANTU GHOSH</t>
+  </si>
+  <si>
+    <t>Repairing of D.I distribution pipeline in the H/W Site of Mahisgadi Water Supply Scheme under Barasat Arsenic Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>431/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>SAFE STEP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1411,87 +1444,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>4.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.41</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>21540.71</v>
+      </c>
+      <c r="P15" s="8">
+        <v>169.11</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0.79</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>