--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,255 +89,255 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Based Piped Water Supply Scheme for MAHISHGADI to accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11559</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Mahisgadi &amp; its adjoining mouza Water Supply Scheme under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000090/2022-2023</t>
+  </si>
+  <si>
+    <t>1559/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>M/S R. M. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Mahisgadi Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000116/2022-2023</t>
   </si>
   <si>
     <t>1952/B.Ar.D</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>2107/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>2297/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...17 lines deleted...]
-    <t>M/S R. M. CONSTRUCTION</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Withdrawling and re laying of 250 mm dia upvc pipeline related to the work "Providing Functional House Hold Tap Connection (FHTC) from the existing and new proposed distribution system within Command area at Mahisgadi &amp; its adjoining mouza water supply Scheme under Barasat-II Block Under Barasat Arsenic, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000145/2023-2024</t>
   </si>
   <si>
     <t>2339/B.Ar.D.</t>
   </si>
   <si>
-    <t>21/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>21/10/2023</t>
   </si>
   <si>
-    <t>RTOR000005/2022-2023</t>
-[...5 lines deleted...]
-    <t>02/11/2022</t>
+    <t>Laying of pipeline at damaged portion due to construction of road, drain by panchayet related to the work "Providing Functional House Hold Tap Connection (FHTC) from the existing and new proposed distribution system within Command area at Mahisgadi &amp; its adjoining mouza water supply Scheme under Barasat-II Block Under Barasat Arsenic, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>1827/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>P. &amp; S. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Repair and Renovation works of 350 Cum OHR and allied water supply component infrastructure under Mahisgadi W/S Scheme of Barasat -II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000197/2023-2024</t>
+  </si>
+  <si>
+    <t>3027/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>UMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Increse of Water pressure through by pass Pipeline from Second tubewell to main distribution pipeline and dedicated pipeline for I.E.P. to haroa khal in Mahisgadi Water Supply Scheme under Barasat Arsenic Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>982/B.Ar.D.</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>SUJAN KUMAR MISTRI</t>
   </si>
   <si>
-    <t>Laying of pipeline at damaged portion due to construction of road, drain by panchayet related to the work "Providing Functional House Hold Tap Connection (FHTC) from the existing and new proposed distribution system within Command area at Mahisgadi &amp; its adjoining mouza water supply Scheme under Barasat-II Block Under Barasat Arsenic, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. - WB19J - 2141) with driver for official use for Assistant Engineer (HQ-I), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000036/2024-2025</t>
   </si>
   <si>
     <t>1023/B.Ar.D</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
+    <t>Repairing of D.I distribution pipeline in the H/W Site of Mahisgadi Water Supply Scheme under Barasat Arsenic Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2024-2025</t>
+  </si>
+  <si>
+    <t>431/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>SAFE STEP ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing of damaged diifferent dia pipeline for increasing the functionality of House hold tap connection within command area of Kamuduni Mouza at Mahisgadi W/S Scheme at Barasat-II Block in North 24 Pgs District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>430/B.Ar.D.</t>
   </si>
   <si>
-    <t>10/03/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>SANTU GHOSH</t>
-  </si>
-[...31 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -886,723 +886,723 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>131.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.99</v>
+        <v>112.15</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>85.49</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.37</v>
+        <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>131.17</v>
+        <v>0.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>112.15</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>85.49</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>6.45</v>
+        <v>0.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.41</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.4</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.79</v>
+        <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>4.08</v>
+        <v>6.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>28.23</v>
       </c>
       <c r="Q9" s="4">
         <v>27.73</v>
       </c>
       <c r="R9" s="4">
         <v>98.24</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>19.75</v>
       </c>
       <c r="Q10" s="4">
         <v>19.6</v>
       </c>
       <c r="R10" s="4">
         <v>99.22</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>4.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>255.38</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>4.83</v>
+        <v>0.87</v>
       </c>
       <c r="Q12" s="4">
+        <v>2.23</v>
+      </c>
+      <c r="R12" s="4">
+        <v>255.38</v>
+      </c>
+      <c r="S12" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>3.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>4.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>21540.71</v>