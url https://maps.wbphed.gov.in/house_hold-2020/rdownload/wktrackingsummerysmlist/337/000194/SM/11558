--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -438,86 +438,50 @@
     <t>17/09/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB-25J-3845) with driver for official use for Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>1051/B.Ar.D</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>TOJO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2218,209 +2182,87 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P22" s="4">
         <v>0.87</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="3">
-[...18 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="A23" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>610.42</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>