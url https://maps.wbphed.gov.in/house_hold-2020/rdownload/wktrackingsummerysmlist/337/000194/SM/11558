--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -438,50 +438,68 @@
     <t>17/09/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB-25J-3845) with driver for official use for Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>1051/B.Ar.D</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of damaged existing pipeline and Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within leftout zone of Krisnamati, Bagberia, Kayemba, Andulia and Kirtipur area for Augmentation of Ground Based Water Supply Scheme at Baghband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2024-2025</t>
+  </si>
+  <si>
+    <t>234/B.Ar.D</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>N. H. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,51 +888,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1033,54 +1051,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1169,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>16.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>91.13</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1212,54 +1230,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>15.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>75.63</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1291,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>15.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.74</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1352,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>0.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>249.2</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1409,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>3.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.08</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1623,54 +1641,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>442.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>261.38</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>59.14</v>
       </c>
       <c r="S13" s="4">
         <v>86</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1684,54 +1702,54 @@
       <c r="I14" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>0.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>251.39</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1745,54 +1763,54 @@
       <c r="I15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>271.47</v>
       </c>
       <c r="S15" s="4">
         <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1806,54 +1824,54 @@
       <c r="I16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>0.07</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>279.95</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1867,54 +1885,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>7.51</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>6.69</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>89.08</v>
       </c>
       <c r="S17" s="4">
         <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1928,54 +1946,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="4">
         <v>5.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.39</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>90.17</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1989,54 +2007,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P19" s="4">
         <v>13.53</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.51</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2107,54 +2125,54 @@
       <c r="I21" s="13" t="s">
         <v>129</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P21" s="4">
         <v>33.23</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>20.32</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>61.13</v>
       </c>
       <c r="S21" s="4">
         <v>66</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2168,101 +2186,162 @@
       <c r="I22" s="13" t="s">
         <v>136</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P22" s="4">
         <v>0.87</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>252.17</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="B23" s="7"/>
-[...15 lines deleted...]
-      <c r="P23" s="8">
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P23" s="4">
+        <v>34.02</v>
+      </c>
+      <c r="Q23" s="4">
         <v>0</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="R23" s="4">
         <v>0</v>
       </c>
-      <c r="R23" s="8"/>
-      <c r="S23" s="8"/>
+      <c r="S23" s="4">
+        <v>50</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>644.44</v>
+      </c>
+      <c r="P24" s="8">
+        <v>357.31</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>55.44</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>