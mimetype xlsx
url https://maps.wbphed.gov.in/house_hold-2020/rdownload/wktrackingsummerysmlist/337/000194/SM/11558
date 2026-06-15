--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -456,50 +456,86 @@
     <t>28/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of damaged existing pipeline and Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within leftout zone of Krisnamati, Bagberia, Kayemba, Andulia and Kirtipur area for Augmentation of Ground Based Water Supply Scheme at Baghband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>234/B.Ar.D</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>N. H. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of damaged existing pipeline and Laying of distribution Main (DI Pipe) System including specials all complete from existing and new proposed distribution system along Badu Road and Madanpur Krishnapur area for Augmentation of Ground Based Water Supply Scheme at Baghband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte. (SM/11558)</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>794/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Baghband Saiberia Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Baghband Saiberia Water Supply Scheme under Barasat-II Block by Augmentation of Ground Water based PWSS for Baghband Saiberia Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>244/B.Ar.D</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>ROY BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -888,51 +924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2261,87 +2297,209 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>147</v>
       </c>
       <c r="P23" s="4">
         <v>34.02</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>50</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>148</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P24" s="4">
+        <v>14.87</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>80</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="P25" s="4">
+        <v>20.78</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>680.1</v>
+      </c>
+      <c r="P26" s="8">
+        <v>357.31</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>52.54</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>