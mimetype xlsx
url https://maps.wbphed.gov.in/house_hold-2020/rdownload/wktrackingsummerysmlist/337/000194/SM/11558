--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,167 +89,299 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Bagband Saiberia &amp; Its Adjoining Mouzas water supply scheme for providing Functional House Tap Connection under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/11558</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Bagband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>1721/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>PUSPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 800 Cu.m. at Bagband Saiberia W/S Scheme uder Barasat-II Block under Barasat Arsenic Division, PHE Dte. (SM/11558)</t>
+  </si>
+  <si>
+    <t>ORD/000156/2022-2023</t>
+  </si>
+  <si>
+    <t>2468/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>SAHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Bagband Saiberia Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000121/2022-2023</t>
   </si>
   <si>
     <t>1958/B.Ar.D</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2022-2023</t>
   </si>
   <si>
     <t>2212/B.Ar.D.</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 800 Cu.m. at Bagband Saiberia W/S Scheme uder Barasat-II Block under Barasat Arsenic Division, PHE Dte. (SM/11558)</t>
-[...14 lines deleted...]
-    <t>SAHA ENTERPRISE</t>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No. WB-25L-0302) with driver for official use for Executive Engineer, Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 01.04.2023 to 30.04.2023."</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>827/B.Ar.D</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>29/04/2023</t>
+  </si>
+  <si>
+    <t>RANJIT KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel operated motor cab (Car No.- WB25K-2915) with driver for official use for Assistant Engineer (HQ-II), Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 01.05.2023 to 16.11.2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>1007/B.Ar.D</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>12/11/2023</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I/ II (Replacement) and III and IV (New) under Bagband-Saiberia W/S Scheme District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001274/2023-2024</t>
+  </si>
+  <si>
+    <t>4937/EMD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No.- WB-25K-2915) with driver for official use for Assistant Engineer (HQ - II), under Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 17.11.2023 to 30.11.2023".</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>2660/B.Ar.D</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Bagband Saiberia w/s Scheme at Kayemba Mouza of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>920/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>ACME CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (AC) (Car No. WB-25F-6815) with driver for official use for Chief Engineer (Head Quarters) in place of Director, WSSO, PHE Department. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 01.06.2023 to 31.08.2023."</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>1281/B.Ar.D</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>NASIRUDDIN BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) no. pump house (4.88 X 3.66 mtr.) at the site Kayemba of Baghband Saiberia W/S Scheme at Barasat-II block, North 24 Pgs. district under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>2354/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>SUJAN KUMAR MISTRI</t>
+  </si>
+  <si>
+    <t>Construction of 01 (one) no. pump house (4.88 X 3.66 mtr.) at the site Nababpur of Baghband Saiberia W/S Scheme at Barasat-II block, North 24 Pgs. district under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2023-2024</t>
+  </si>
+  <si>
+    <t>2488/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>25/11/2023</t>
+  </si>
+  <si>
+    <t>AT CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Bagband Saiberia w/s Scheme at Nababpur Mouza of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000214/2022-2023</t>
   </si>
   <si>
     <t>468/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
-    <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Bagband Saiberia w/s Scheme at Kayemba Mouza of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Yard lighting arrangement at the premises of P.H No.-I (Head works site) under Bagband Saiberia W/S Scheme, Dist-24Pgs (N).</t>
   </si>
   <si>
     <t>ORD/002862/2022-2023</t>
   </si>
   <si>
     <t>748/EMSD-I</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>PURUSHOTTAM ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>31/B.Ar.D.</t>
   </si>
   <si>
     <t>05/01/2023</t>
@@ -257,231 +389,99 @@
   <si>
     <t>Deposit work other than new Service connection at PH-V bagbanda Saiberia Khamarpara W/S Scheme</t>
   </si>
   <si>
     <t>BILL/03617/2023-2024</t>
   </si>
   <si>
     <t>BP-227-23-24</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service connection at PH-V bagbanda Saiberia Kemia Khamarpara W/S Scheme</t>
   </si>
   <si>
     <t>BILL/03616/2023-2024</t>
   </si>
   <si>
     <t>BP-228-23-24</t>
   </si>
   <si>
-    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Bagband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...107 lines deleted...]
-    <t>SUJAN KUMAR MISTRI</t>
+    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB-25J-3845) with driver for official use for Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel / Petrol, Mobil oil w.e.f. 01.07.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>1051/B.Ar.D</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Pipeine for Pump Connection with necessarey inter connection arrangement for Two (02) nos Pump House at Kayemba and Nababpur at Baghband Saiberia Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000046/2024-2025</t>
   </si>
   <si>
     <t>1581/B.Ar.D.</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>Payment of quotation amount for new service connection at P/H No: IV , Nababpur under Bagband Saiberia scheme.</t>
   </si>
   <si>
     <t>BILL/04806/2023-2024</t>
   </si>
   <si>
     <t>BP-302-23-24</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L. (GANGANAGAR C.C.C.)</t>
-  </si>
-[...40 lines deleted...]
-    <t>OM ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of damaged existing pipeline and Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within leftout zone of Krisnamati, Bagberia, Kayemba, Andulia and Kirtipur area for Augmentation of Ground Based Water Supply Scheme at Baghband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>234/B.Ar.D</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>N. H. ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration of damaged existing pipeline and Laying of distribution Main (DI Pipe) System including specials all complete from existing and new proposed distribution system along Badu Road and Madanpur Krishnapur area for Augmentation of Ground Based Water Supply Scheme at Baghband Saiberia under Barasat - II Block under Barasat Arsenic Division, PHE Dte. (SM/11558)</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
@@ -1084,1192 +1084,1192 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>442.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>261.38</v>
       </c>
       <c r="R3" s="4">
-        <v>99.68</v>
+        <v>59.14</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>20.91</v>
+        <v>16.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>16.6</v>
+        <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.13</v>
+        <v>0.98</v>
       </c>
       <c r="R5" s="4">
-        <v>91.13</v>
+        <v>99.68</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>15.62</v>
+        <v>20.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.81</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>75.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>15.62</v>
+        <v>0.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.77</v>
+        <v>0.36</v>
       </c>
       <c r="R7" s="4">
-        <v>81.74</v>
+        <v>251.39</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.48</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.19</v>
+        <v>2.58</v>
       </c>
       <c r="R8" s="4">
-        <v>249.2</v>
+        <v>271.47</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>33.23</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>20.32</v>
+      </c>
+      <c r="R9" s="4">
+        <v>61.13</v>
+      </c>
+      <c r="S9" s="4">
         <v>66</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>20.91</v>
+        <v>0.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>279.95</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>3.54</v>
+        <v>15.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>81.74</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>0.97</v>
+        <v>0.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>249.2</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>442.01</v>
+        <v>5.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>261.38</v>
+        <v>5.39</v>
       </c>
       <c r="R13" s="4">
-        <v>59.14</v>
+        <v>90.17</v>
       </c>
       <c r="S13" s="4">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>0.14</v>
+        <v>7.51</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.36</v>
+        <v>6.69</v>
       </c>
       <c r="R14" s="4">
-        <v>251.39</v>
+        <v>89.08</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>15.62</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.58</v>
+        <v>11.81</v>
       </c>
       <c r="R15" s="4">
-        <v>271.47</v>
+        <v>75.63</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="P16" s="4">
-        <v>0.07</v>
+        <v>3.02</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.19</v>
+        <v>2.81</v>
       </c>
       <c r="R16" s="4">
-        <v>279.95</v>
+        <v>93.08</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="P17" s="4">
-        <v>7.51</v>
+        <v>20.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>6.69</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>89.08</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="P18" s="4">
-        <v>5.97</v>
+        <v>3.54</v>
       </c>
       <c r="Q18" s="4">
-        <v>5.39</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>90.17</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>13.53</v>
+        <v>0.97</v>
       </c>
       <c r="Q19" s="4">
-        <v>13.51</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="P20" s="4">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>252.17</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>134</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
-        <v>33.23</v>
+        <v>13.53</v>
       </c>
       <c r="Q21" s="4">
-        <v>20.32</v>
+        <v>13.51</v>
       </c>
       <c r="R21" s="4">
-        <v>61.13</v>
+        <v>99.82</v>
       </c>
       <c r="S21" s="4">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P22" s="4">
-        <v>0.87</v>
+        <v>7.47</v>
       </c>
       <c r="Q22" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>252.17</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>