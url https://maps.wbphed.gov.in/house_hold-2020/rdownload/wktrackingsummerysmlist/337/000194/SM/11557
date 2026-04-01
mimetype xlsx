--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,68 +315,50 @@
     <t>536/B.Ar.D.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Barpol, Palitpara, Rohanda for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2024-2025</t>
   </si>
   <si>
     <t>1851/B.Ar.D.</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>DEL DELTA CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1662,148 +1644,87 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>8.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>548.02</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>