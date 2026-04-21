--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -910,54 +910,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1028,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>14.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.16</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1089,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>14.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.35</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1150,54 +1150,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>11.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65.11</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1325,54 +1325,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>406.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>395.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.4</v>
       </c>
       <c r="S10" s="4">
         <v>94</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1508,54 +1508,54 @@
       <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>31.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.62</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>30.15</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1664,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>548.02</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>441.72</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>80.6</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>