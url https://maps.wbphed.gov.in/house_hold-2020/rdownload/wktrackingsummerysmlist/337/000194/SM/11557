--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,83 @@
     <t>536/B.Ar.D.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Barpol, Palitpara, Rohanda for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000048/2024-2025</t>
   </si>
   <si>
     <t>1851/B.Ar.D.</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>DEL DELTA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Rohanda Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Rohanda Water Supply Scheme under Barasat-II Block by Augmentation of Ground Water based PWSS for Rohanda Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>245/B.Ar.D</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>22/06/2025</t>
+  </si>
+  <si>
+    <t>UMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional electrical work at P/H No: I (replacement tube well) under Rohanda w/s Scheme, Block: Barasat -II Dist.-24Pgs (N).</t>
+  </si>
+  <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>449/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1386,54 +1419,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>251.94</v>
       </c>
       <c r="S11" s="4">
         <v>64</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1447,54 +1480,54 @@
       <c r="I12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>0.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>248.04</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1508,54 +1541,54 @@
       <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>31.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.62</v>
+        <v>12.48</v>
       </c>
       <c r="R13" s="4">
-        <v>30.15</v>
+        <v>39.1</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1569,54 +1602,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>24.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>24.04</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.76</v>
       </c>
       <c r="S14" s="4">
         <v>5</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1644,87 +1677,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>8.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>18.12</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1.63</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>567.77</v>
+      </c>
+      <c r="P18" s="8">
+        <v>471.4</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>83.03</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>