--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -348,50 +348,68 @@
     <t>245/B.Ar.D</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
     <t>UMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional electrical work at P/H No: I (replacement tube well) under Rohanda w/s Scheme, Block: Barasat -II Dist.-24Pgs (N).</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>449/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB 25K - 2915) with driver for official use of Assistant Engineer (HQ-I) &amp; Assistant Engineer (HQ-II), Barasat Arsenic Division, PHE Dte. (w.e.f. 01.09.2025 to 30.11.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000089/2025-2026</t>
+  </si>
+  <si>
+    <t>1474/B.Ar.D</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1799,87 +1817,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P17" s="4">
         <v>1.63</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.43</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>568.21</v>
+      </c>
+      <c r="P19" s="8">
+        <v>471.4</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>82.96</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>