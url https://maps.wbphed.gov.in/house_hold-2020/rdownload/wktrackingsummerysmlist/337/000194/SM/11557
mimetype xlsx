--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -89,327 +89,327 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Rohanda &amp; Its Adjoining Mouzas water supply scheme for providing Functional House Tap Connection under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/11557</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000091/2022-2023</t>
+  </si>
+  <si>
+    <t>1711/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 450 Cu.m. at Rohanda W/S Scheme uder Barasat-II Block under Barasat Arsenic Division, PHE Dte. (SM/11557)</t>
+  </si>
+  <si>
+    <t>ORD/000157/2022-2023</t>
+  </si>
+  <si>
+    <t>2469/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>M.R.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Rohanda Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000115/2022-2023</t>
   </si>
   <si>
     <t>1951/B.Ar.D</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Rohanda w/s scheme of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2022-2023</t>
+  </si>
+  <si>
+    <t>1221/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>19/08/2022</t>
+  </si>
+  <si>
+    <t>ACME CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2022-2023</t>
   </si>
   <si>
     <t>2211/B.Ar.D.</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Rohanda w/s scheme of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>M.R.CONSTRUCTION</t>
+    <t>Hiring of one (1) no. Diesel operated AC motor cab / maxi cab (Car No. WB-25F-6815) with engine capacity less than or equal to 2000 C.C. with driver for official use of the Chief Engineer (Head Quarters), Office, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 01.12.2023 to 07.06.2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000167/2023-2024</t>
+  </si>
+  <si>
+    <t>2696/B.Ar.D</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.6 mtr. x 3.0 mtr. size new Pump House ( Pump House-III ) with sanitary arrangement, construction of boundary wall and Allied Works for ROHANDA W/S Scheme Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000213/2022-2023</t>
   </si>
   <si>
     <t>469/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>PRAGATI CONSTRUCTION &amp; CO</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Rep.) under Rohanda W/S Scheme with Pump House No-I under Choumuha W/S scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001724/2023-2024</t>
+  </si>
+  <si>
+    <t>4533-EMD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>M/S. S.G. ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>30/B.Ar.D.</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection of WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD. for the month of April under Rohanda W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/00420/2023-2024</t>
   </si>
   <si>
     <t>39/PFMS/EMD</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...35 lines deleted...]
-    <t>TOJO ENTERPRISE</t>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Barpol, Palitpara, Rohanda for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2024-2025</t>
+  </si>
+  <si>
+    <t>1851/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>DEL DELTA CONSTRUCTION</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated AC motor cab / maxi cab (Car No. WB-25F-6815) with engine capacity less than or equal to 2000 C.C. with driver for official use of the Chief Engineer (Head Quarters), Office, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 08.06.2024 to 30.06.2024".</t>
   </si>
   <si>
     <t>ORD/000021/2024-2025</t>
   </si>
   <si>
     <t>944/B.Ar.D</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Rep.) under Rohanda W/S Scheme with Pump House No-I under Choumuha W/S scheme District of 24 Pgs. (N)</t>
-[...19 lines deleted...]
-  <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within Kachua, Noapara and Singhpara area for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000238/2023-2024</t>
   </si>
   <si>
     <t>536/B.Ar.D.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area of Barpol, Palitpara, Rohanda for Augmentation of Ground Based Water Supply Scheme at Rohanda under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>DEL DELTA CONSTRUCTION</t>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No. WB 25K - 2915) with driver for official use of Assistant Engineer (HQ-I) &amp; Assistant Engineer (HQ-II), Barasat Arsenic Division, PHE Dte. (w.e.f. 01.09.2025 to 30.11.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000089/2025-2026</t>
+  </si>
+  <si>
+    <t>1474/B.Ar.D</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Rohanda Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission (JJM) for Rohanda Water Supply Scheme under Barasat-II Block by Augmentation of Ground Water based PWSS for Rohanda Water Supply Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>245/B.Ar.D</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
     <t>UMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional electrical work at P/H No: I (replacement tube well) under Rohanda w/s Scheme, Block: Barasat -II Dist.-24Pgs (N).</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>449/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>15/04/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>PREMANANDA ROY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -958,963 +958,963 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>406.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.99</v>
+        <v>395.87</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>97.4</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>94</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.29</v>
+        <v>14.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.35</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>14.82</v>
+        <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>13.66</v>
+        <v>0.99</v>
       </c>
       <c r="R5" s="4">
-        <v>92.16</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>14.74</v>
+        <v>14.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.05</v>
+        <v>13.66</v>
       </c>
       <c r="R6" s="4">
-        <v>95.35</v>
+        <v>92.16</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>11.55</v>
+        <v>16.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.52</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>65.11</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>16.27</v>
+        <v>0.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>251.94</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.97</v>
+        <v>11.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.11</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>406.42</v>
+        <v>31.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>395.87</v>
+        <v>12.48</v>
       </c>
       <c r="R10" s="4">
-        <v>97.4</v>
+        <v>39.1</v>
       </c>
       <c r="S10" s="4">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="P11" s="4">
-        <v>0.99</v>
+        <v>16.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.49</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>251.94</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>0.12</v>
+        <v>0.97</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>248.04</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>31.91</v>
+        <v>8.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.48</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>39.1</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>24.34</v>
+        <v>0.12</v>
       </c>
       <c r="Q14" s="4">
-        <v>24.04</v>
+        <v>0.3</v>
       </c>
       <c r="R14" s="4">
-        <v>98.76</v>
+        <v>248.04</v>
       </c>
       <c r="S14" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="P15" s="4">
-        <v>8.61</v>
+        <v>24.34</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>24.04</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.76</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>18.12</v>
+        <v>0.43</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>1.63</v>
+        <v>18.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="P18" s="4">
-        <v>0.43</v>
+        <v>1.63</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>568.21</v>