--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,72 +245,78 @@
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 550 Cu.m. at Bahira W/S Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000187/2022-2023</t>
   </si>
   <si>
     <t>237/B.Ar.D.</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...20 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Inter connection of pump with Existing IEP and other allied works of Bahira W/S Scheme Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>429/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>S.B.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Damage pipeline laying and other allied works of Bahira W/S Scheme Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2024-2025</t>
+  </si>
+  <si>
+    <t>427/B.Ar.D.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -862,54 +868,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -923,54 +929,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>311.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>253.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.43</v>
       </c>
       <c r="S4" s="4">
         <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -984,54 +990,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>15.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.32</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1159,54 +1165,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>241.92</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1220,54 +1226,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>247.8</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1281,54 +1287,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>5.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1342,162 +1348,223 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>16.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.13</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>62.09</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>2.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.93</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>385.96</v>
+      </c>
+      <c r="P14" s="8">
+        <v>286.48</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>74.22</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>