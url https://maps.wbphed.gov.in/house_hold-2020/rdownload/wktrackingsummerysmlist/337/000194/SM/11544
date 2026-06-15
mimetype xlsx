--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,98 @@
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000167/2024-2025</t>
   </si>
   <si>
     <t>429/B.Ar.D.</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>S.B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Damage pipeline laying and other allied works of Bahira W/S Scheme Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>427/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Puturia W/S Scheme, Bahira W/S Scheme, Gabberia W/S Scheme and Gobindapur (Block-Bagdah) W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>4802/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1484,87 +1532,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>3.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>88.56</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>10.2</v>
+      </c>
+      <c r="R15" s="4">
+        <v>11.51</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>21814.29</v>
+      </c>
+      <c r="P16" s="8">
+        <v>296.67</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>1.36</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>