--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Based Piped Water Supply Scheme for BAHIRA to accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11544</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution System including specials, valves all complete Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Bahira under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2022-2023</t>
+  </si>
+  <si>
+    <t>1742/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>MADE AND TRADE CO.</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Bahira Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000119/2022-2023</t>
   </si>
   <si>
     <t>1956/B.Ar.D</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
-    <t>Laying of distribution System including specials, valves all complete Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Bahira under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 1 no 250 mm. x 150 mm. dia. 330 mtr deep Tubewell by D.R. Rig method near H/W Side with PVC pipe &amp; strainer having 250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter for Augmentation of Bahira w/s scheme of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte. (Sl No. 1)</t>
   </si>
   <si>
     <t>ORD/000131/2022-2023</t>
   </si>
   <si>
     <t>2055/B.Ar.D.</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>UNIFIED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 550 Cu.m. at Bahira W/S Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>237/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel operated motor cab (Car No.- WB25L-3454) with driver for official use for Assistant Engineer (Sub-Division), under Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 01.05.2023 to 16.11.2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>1008/B.Ar.D</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>12/11/2023</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Puturia W/S Scheme, Bahira W/S Scheme, Gabberia W/S Scheme and Gobindapur (Block-Bagdah) W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>4802/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No.- WB-25L-3454) with driver for official use for Assistant Engineer (Sub-Division), under Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 17.11.2023 to 30.11.2023".</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>2661/B.Ar.D</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>205/B.Ar.D.</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2022-2023</t>
   </si>
   <si>
     <t>28/B.Ar.D.</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
-    <t>Hiring of one (1) no. Diesel operated motor cab (Car No.- WB25L-3454) with driver for official use for Assistant Engineer (Sub-Division), under Barasat Arsenic Division, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil w.e.f. 01.05.2023 to 16.11.2023.</t>
-[...34 lines deleted...]
-  <si>
     <t>Sal-Bullah Pilling for pipe protection work at Bahira under Barasat-II Block Under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2024-2025</t>
   </si>
   <si>
     <t>981/B.Ar.D.</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 550 Cu.m. at Bahira W/S Scheme under Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Inter connection of pump with Existing IEP and other allied works of Bahira W/S Scheme Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-I, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000167/2024-2025</t>
   </si>
   <si>
     <t>429/B.Ar.D.</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>S.B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Damage pipeline laying and other allied works of Bahira W/S Scheme Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>427/B.Ar.D.</t>
-  </si>
-[...46 lines deleted...]
-    <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,60 +913,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>311.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>253.32</v>
       </c>
       <c r="R3" s="4">
-        <v>99.68</v>
+        <v>81.43</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -974,60 +974,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>311.1</v>
+        <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>253.32</v>
+        <v>0.98</v>
       </c>
       <c r="R4" s="4">
-        <v>81.43</v>
+        <v>99.68</v>
       </c>
       <c r="S4" s="4">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1074,623 +1074,623 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>16.41</v>
+        <v>16.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>12.26</v>
+        <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>2.3</v>
       </c>
       <c r="R8" s="4">
         <v>241.92</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.07</v>
+        <v>88.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.16</v>
+        <v>10.2</v>
       </c>
       <c r="R9" s="4">
-        <v>247.8</v>
+        <v>11.51</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>5.85</v>
+        <v>0.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.81</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>99.36</v>
+        <v>247.8</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>16.32</v>
+        <v>16.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.13</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>62.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>2.5</v>
+        <v>12.26</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>3.93</v>
+        <v>5.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>2.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="P15" s="4">
+        <v>3.93</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>21814.29</v>