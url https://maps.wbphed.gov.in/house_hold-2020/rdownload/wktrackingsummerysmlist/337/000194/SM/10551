--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -389,117 +389,120 @@
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>B. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Payment of quotation amount for new service connection at P/H No: IV under Puturia water supply scheme , Block: Barasat-II.</t>
   </si>
   <si>
     <t>BILL/01849/2024-2025</t>
   </si>
   <si>
     <t>BP-162-24-25</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (KADAMBAGACHI C.C.C)</t>
   </si>
   <si>
-    <t>Hiring of one (1) no. Diesel / Petrol operated motor cab (car No. WB19J 2141) with driver for official use for Assistant Engineer (HQ ¿ I), Barasat Arsenic Division, PHE Dte. w.e.f. 01.01.2025 to 30.06.2025.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 4.88 mtr. x 3.6 mtr. size new Pump House (Pump House-IV) with Boundary Wall and Allied Works for PUTURIA W/S Scheme Under Barasat Arsenic Division, PHE Dte. (SM/10551)</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>329/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>GRAVITA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for within leftout area of Falti and Bamandanga area for the scheme 'Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte'. (SM/10551)</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>796/B.Ar.D.</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>TOJO ENTERPRISE</t>
   </si>
   <si>
-    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel / Petrol operated motor cab (Car No.- WB19J - 2141) with driver for official use for Assistant Engineer (HQ-I), Barasat Arsenic Division, PHE Dte. (w.e.f. 01.07.2025 to 30.11.2025)".</t>
-[...11 lines deleted...]
-    <t>25/11/2025</t>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for restoration of Damaged Pipeline and house connection due to construction and widening of village Roads under Pathashree-3 from North 24 Parganas Zilla Parishad and other within command area of Bokanda, Puturia, Baidyapur and Tona for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2024-2025</t>
+  </si>
+  <si>
+    <t>1582/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Falti Beliaghata and Tona area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>537/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2187,60 +2190,60 @@
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
-        <v>0.86</v>
+        <v>9.11</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
@@ -2248,51 +2251,51 @@
       <c r="H23" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>9.11</v>
+        <v>41.81</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
@@ -2309,146 +2312,146 @@
       <c r="H24" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P24" s="4">
-        <v>41.81</v>
+        <v>22.02</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="P25" s="4">
-        <v>0.73</v>
+        <v>49.47</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
-        <v>816.74</v>
+        <v>886.65</v>
       </c>
       <c r="P26" s="8">
         <v>0</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>