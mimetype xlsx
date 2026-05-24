--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -459,50 +459,65 @@
     <t>23/09/2024</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Falti Beliaghata and Tona area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000239/2023-2024</t>
   </si>
   <si>
     <t>537/B.Ar.D.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Tona area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>996/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1054,54 +1069,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1115,54 +1130,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.43</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1252,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>1.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1298,54 +1313,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.82</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1435,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>130.15</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1496,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>1.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>176.55</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1542,54 +1557,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>10.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1603,54 +1618,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P12" s="4">
         <v>1.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1679,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>16.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.13</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1953,54 +1968,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>382.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>292.34</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>76.51</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2014,54 +2029,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P19" s="4">
         <v>46.15</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>42.32</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2075,54 +2090,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P20" s="4">
         <v>13.46</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>11.79</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>87.58</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2376,101 +2391,162 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P25" s="4">
         <v>49.47</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>12.87</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>26.02</v>
       </c>
       <c r="S25" s="4">
         <v>5</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P26" s="4">
+        <v>28.44</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>95</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>915.08</v>
+      </c>
+      <c r="P27" s="8">
+        <v>371.63</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>40.61</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>