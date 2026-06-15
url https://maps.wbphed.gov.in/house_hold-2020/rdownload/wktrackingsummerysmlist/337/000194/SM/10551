--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -474,50 +474,71 @@
     <t>537/B.Ar.D.</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Tona area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2024-2025</t>
   </si>
   <si>
     <t>996/B.Ar.D.</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Puturia W/S Scheme, Bahira W/S Scheme, Gabberia W/S Scheme and Gobindapur (Block-Bagdah) W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>4802/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,51 +927,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2466,87 +2487,148 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P26" s="4">
         <v>28.44</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>95</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="P27" s="4">
+        <v>88.56</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>70</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1003.65</v>
+      </c>
+      <c r="P28" s="8">
+        <v>371.63</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>37.03</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>