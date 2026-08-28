--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,456 +89,456 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Pipes Water Supply Scheme for PUTURIA to Accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10551</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring charges of vehicle.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000328/2021-2022</t>
+  </si>
+  <si>
+    <t>3812/EC</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>PRABIR RONG</t>
+  </si>
+  <si>
+    <t>Hiring of Contract carriage (BS-IV) of the office use of the DSE PIU N24PGS WBDWSIP PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>1402//B.Ar.D</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>29/01/2023</t>
+  </si>
+  <si>
+    <t>BISWADIP SIKDAR</t>
+  </si>
+  <si>
+    <t>construction order No - Horing of one (1) No Diseal Operated Motor Cab ( Car No -WB-25K-2915) with driver for offical use for Assistent Engineer (HQ-I) ,Barasat Arsenic Divisuion ,PHE Dte with all costs towards the owner except fuel cost i.e Diesel &amp; Mobil oil for the period from 01.05.2022 to 30.04.2023</t>
+  </si>
+  <si>
+    <t>ORD/000180/2022-2023</t>
+  </si>
+  <si>
+    <t>796//B.Ar.D</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2022-2023</t>
+  </si>
+  <si>
+    <t>1743/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
+    <t>S. P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of Augmentation DPR for Puturia Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, HQ-I, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000117/2022-2023</t>
   </si>
   <si>
     <t>1953/B.Ar.D</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
-    <t>Hiring of Contract carriage (BS-IV) of the office use of the DSE PIU N24PGS WBDWSIP PHE DTE.</t>
-[...32 lines deleted...]
-    <t>PREMANANDA ROY BISWAS</t>
+    <t>CONTINUATION ORDER for ''Hiring of one (1) no Diesel operated Motor cab 9Non AC) Car No WB-11C 8013) with driver for offical use for Chief Engineer &amp; Director ,WSSO. PHE Department with all costs towards the owner excpet fuel cost i.e. Diesel &amp; Mobil oil for the period from 22.08.2022 to 21.02.2023.''</t>
+  </si>
+  <si>
+    <t>ORD/000170/2022-2023</t>
+  </si>
+  <si>
+    <t>1521 //B.Ar.D</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>18/02/2023</t>
+  </si>
+  <si>
+    <t>GOUR HARI SAHOO</t>
+  </si>
+  <si>
+    <t>Continuation order for -Hiring of One (1) no Diesel operated cab (Car no-WB-25K-2915) with driver for offical use for Assistent Engineer (HQ-II) Barasat Arsenic Division PHE Dte with all cost towards the owner except fuel cost i.e Diesel &amp; Mobil oil for the period from 01.05.2022 to 30.04.2023</t>
+  </si>
+  <si>
+    <t>ORD/000181/2022-2023</t>
+  </si>
+  <si>
+    <t>796/ B.Ar.D</t>
+  </si>
+  <si>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (AC) (Car No. WB-25F-6815) with driver for official use for Chief Engineer (Head Quarters) in place of Director,WSSO, PHE Department. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 22.08.2022 to 21.02.2023."</t>
+  </si>
+  <si>
+    <t>ORD/000066/2022-2023</t>
+  </si>
+  <si>
+    <t>1520/B.Ar.D</t>
+  </si>
+  <si>
+    <t>NASIRUDDIN BISWAS</t>
   </si>
   <si>
     <t>Submission of all documents regarding crossing of Railway track for laying Water Pipe line main for Puturia W/S Scheme in between Sondalia &amp; Beliaghata Road Railway Station on Barasat - Hasnabad Section under Barasat-II Block.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000234/2022-2023</t>
   </si>
   <si>
     <t>747/B.Ar.D.</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>P &amp; S ASSOCIATES</t>
   </si>
   <si>
-    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (AC) (Car No. WB-25F-6815) with driver for official use for Chief Engineer (Head Quarters) in place of Director,WSSO, PHE Department. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for the period from 22.08.2022 to 21.02.2023."</t>
-[...53 lines deleted...]
-    <t>796/ B.Ar.D</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Replacement) under Puturia W/S Scheme, Bahira W/S Scheme, Gabberia W/S Scheme and Gobindapur (Block-Bagdah) W/S Scheme, District of 24 Pgs. (N).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>4802/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Eucalyptus Bullah piling for Protection of UPVC distribution pipe line at Bokanda Ghosh Para of Puturia W/S Scheme under Barasat- II Block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000210/2022-2023</t>
   </si>
   <si>
     <t>472/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>KAKALI ENTERPRISE</t>
   </si>
   <si>
+    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 700 Cu.m. at Puturia W/S Scheme uder Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>948/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Submission of all documents regarding crossing of Railway track for laying Water Pipe line main for Surface Based PWSS for Barasat-II Block in between Sondalia &amp; Beliaghata Road Railway Station on Barasat - Hasnabad Section.</t>
   </si>
   <si>
     <t>ORD/000235/2022-2023</t>
   </si>
   <si>
     <t>748/B.Ar.D.</t>
   </si>
   <si>
-    <t>Repair and Renovation works of Existing R.C.C. Elevated Reservoir &amp; other existing civil component of Capacity 700 Cu.m. at Puturia W/S Scheme uder Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2022-2023</t>
   </si>
   <si>
     <t>26/B.Ar.D.</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>204/B.Ar.D.</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
+    <t>Wayleave plan &amp; survey charges (Stn.Sondalia to Beliaghata Road Halt)</t>
+  </si>
+  <si>
+    <t>BILL/00116/2023-2024</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS)</t>
+  </si>
+  <si>
     <t>Wayleave facility charges Sondalia to Beliaghata Road Halt</t>
   </si>
   <si>
     <t>BILL/00166/2023-2024</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
-    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS)</t>
-[...26 lines deleted...]
-    <t>S. P. CONSTRUCTION</t>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Falti Beliaghata and Tona area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2023-2024</t>
+  </si>
+  <si>
+    <t>537/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Mochpol mouza for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000233/2023-2024</t>
   </si>
   <si>
     <t>394/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Tona area for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>996/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>M/S CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking for 1 nos 250 mm. x 150 mm. dia. 270 mtr deep Tubewell by D.R. Rig method with UPVC pipe &amp; strainer having 250 mm dia 42 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long filter at Puturia W/S Scheme of Barasat-II block under Barasat Arsenic Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000017/2024-2025</t>
   </si>
   <si>
     <t>997/B.Ar.D.</t>
   </si>
   <si>
-    <t>19/06/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>B. S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for restoration of Damaged Pipeline and house connection due to construction and widening of village Roads under Pathashree-3 from North 24 Parganas Zilla Parishad and other within command area of Bokanda, Puturia, Baidyapur and Tona for Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2024-2025</t>
+  </si>
+  <si>
+    <t>1582/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of quotation amount for new service connection at P/H No: IV under Puturia water supply scheme , Block: Barasat-II.</t>
   </si>
   <si>
     <t>BILL/01849/2024-2025</t>
   </si>
   <si>
     <t>BP-162-24-25</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (KADAMBAGACHI C.C.C)</t>
   </si>
   <si>
+    <t>Laying of distribution System including specials all complete and Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for within leftout area of Falti and Bamandanga area for the scheme 'Augmentation of Ground Based Water Supply Scheme at Puturia under Barasat - II Block under Barasat Arsenic Division, PHE Dte'. (SM/10551)</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>796/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 4.88 mtr. x 3.6 mtr. size new Pump House (Pump House-IV) with Boundary Wall and Allied Works for PUTURIA W/S Scheme Under Barasat Arsenic Division, PHE Dte. (SM/10551)</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>329/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>25/10/2025</t>
   </si>
   <si>
     <t>GRAVITA ENTERPRISE</t>
-  </si>
-[...88 lines deleted...]
-    <t>M/S. SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1087,57 +1087,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>1.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1249,1342 +1249,1342 @@
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.96</v>
+        <v>382.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.96</v>
+        <v>292.34</v>
       </c>
       <c r="R6" s="4">
+        <v>76.51</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.79</v>
+        <v>0.99</v>
       </c>
       <c r="R7" s="4">
-        <v>82.82</v>
+        <v>99.84</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.73</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>130.15</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>1.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.11</v>
+        <v>3.06</v>
       </c>
       <c r="R9" s="4">
-        <v>130.15</v>
+        <v>176.55</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.73</v>
+        <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.06</v>
+        <v>0.79</v>
       </c>
       <c r="R10" s="4">
-        <v>176.55</v>
+        <v>82.82</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>10.72</v>
+        <v>1.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.7</v>
+        <v>1.96</v>
       </c>
       <c r="R11" s="4">
-        <v>99.75</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>1.96</v>
+        <v>88.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.96</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>16.73</v>
+        <v>10.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.13</v>
+        <v>10.7</v>
       </c>
       <c r="R13" s="4">
-        <v>84.46</v>
+        <v>99.75</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>14.73</v>
+        <v>16.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.13</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>258.81</v>
+        <v>1.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>5.95</v>
+        <v>14.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>0.07</v>
+        <v>258.81</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>109</v>
+      </c>
+      <c r="L18" s="4">
+        <v>181</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>382.09</v>
+        <v>0.07</v>
       </c>
       <c r="Q18" s="4">
-        <v>292.34</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>76.51</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>113</v>
+      </c>
+      <c r="L19" s="4">
+        <v>236</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>46.15</v>
+        <v>5.95</v>
       </c>
       <c r="Q19" s="4">
-        <v>19.53</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>42.32</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>13.46</v>
+        <v>49.47</v>
       </c>
       <c r="Q20" s="4">
-        <v>11.79</v>
+        <v>12.87</v>
       </c>
       <c r="R20" s="4">
-        <v>87.58</v>
+        <v>26.02</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>2.73</v>
+        <v>46.15</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>19.53</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>42.32</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>9.11</v>
+        <v>28.44</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>41.81</v>
+        <v>13.46</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>11.79</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>87.58</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P24" s="4">
         <v>22.02</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P25" s="4">
-        <v>49.47</v>
+        <v>2.73</v>
       </c>
       <c r="Q25" s="4">
-        <v>12.87</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>26.02</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P26" s="4">
-        <v>28.44</v>
+        <v>41.81</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="P27" s="4">
-        <v>88.56</v>
+        <v>9.11</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>1003.65</v>