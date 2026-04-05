--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -296,108 +296,108 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000094/2022-2023</t>
   </si>
   <si>
     <t>5091/EMD</t>
   </si>
   <si>
     <t>MAHAMAYA ENTERPRISE.</t>
   </si>
   <si>
     <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No.- WB-20BP-9500) with driver for official use for Deputy Superintending Engineer, Eastern Circle, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for six months (w.e.f. 02.07.2023 to 30.12.2023)".</t>
   </si>
   <si>
     <t>1535/B.Ar.D</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
+    <t>Road Restoration of Aminpur - Boalghata road due to Laying of different dia UPVC pipe line under Paltadanga W/S Scheme at Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000073/2024-2025</t>
+  </si>
+  <si>
+    <t>1848/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>P &amp; S ASSOCIATES</t>
+  </si>
+  <si>
     <t>Laying of distribution System including specials , valves all complete Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Paltadanga under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000092/2022-2023</t>
   </si>
   <si>
     <t>1708/B.Ar.D.</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>M/S. S. S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Road Restoration of Aminpur - Boalghata road due to Laying of different dia UPVC pipe line under Paltadanga W/S Scheme at Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...35 lines deleted...]
-    <t>N. H. ENTERPRISE</t>
+    <t>Supplying, Laying, fitting and fixing of DI pipe and Repairing, Renovation and protection of boundary wall, Fencing work etc. and other allied works at Head work site of Paltadanga Ground Water Based Piped W/S Scheme under Barasat-II Block under Barasat Arsenic Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000228/2023-2024</t>
+  </si>
+  <si>
+    <t>389/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>NIKHIL SAMADDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1719,60 +1719,60 @@
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>344.61</v>
+        <v>0.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1780,146 +1780,146 @@
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>0.94</v>
+        <v>344.61</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>17.94</v>
+        <v>19.27</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>605.96</v>
+        <v>607.29</v>
       </c>
       <c r="P19" s="8">
         <v>0</v>
       </c>
       <c r="Q19" s="8">
         <v>0</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>