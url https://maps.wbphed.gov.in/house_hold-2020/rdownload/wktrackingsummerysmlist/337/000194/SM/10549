--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,98 @@
     <t>02/09/2022</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>M/S. S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supplying, Laying, fitting and fixing of DI pipe and Repairing, Renovation and protection of boundary wall, Fencing work etc. and other allied works at Head work site of Paltadanga Ground Water Based Piped W/S Scheme under Barasat-II Block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000228/2023-2024</t>
   </si>
   <si>
     <t>389/B.Ar.D</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>NIKHIL SAMADDAR</t>
+  </si>
+  <si>
+    <t>Recycling of IEP Back Wash with its ancillaries works at the site of Paltadanga W/S Scheme under augmentation Scheme at Barasat-II Block North 24 pgs. District under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>384/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>M/S B. B. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Restoration due to laying of various dia UPVC/HDPE Pipe for distribution line at Bharpara Baramallika mouza of Paltadanga W/S Scheme under Barasat -II block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000074/2024-2025</t>
+  </si>
+  <si>
+    <t>1849/B.Ar.D</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>BALAJEE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supplying, Laying, Fitting, fixing and jointing of different dia UPVC pipe line for distribution network and other allied works at Head work site of Paltadanga W/S Scheme under Barasat Arsenic Division PHE Dte. (SM/10549)</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>295/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>20/11/2025</t>
+  </si>
+  <si>
+    <t>N. H. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -949,54 +997,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1065,54 +1113,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>11.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>77.75</v>
       </c>
       <c r="S5" s="4">
         <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1174,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>252.33</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1235,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>0.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.34</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>155.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1309,54 +1357,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>19.14</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.15</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1370,54 +1418,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>248.89</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1602,54 +1650,54 @@
       <c r="I14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>11.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>6.66</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>59.66</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1661,54 +1709,54 @@
         <v>90</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="4">
         <v>0.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>261.16</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1783,54 +1831,54 @@
       <c r="I17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>344.61</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>311.65</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>90.43</v>
       </c>
       <c r="S17" s="4">
         <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1844,101 +1892,284 @@
       <c r="I18" s="13" t="s">
         <v>95</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
         <v>19.27</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>16.06</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>83.34</v>
       </c>
       <c r="S18" s="4">
         <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>11.16</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P21" s="4">
+        <v>17.94</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>637.3</v>
+      </c>
+      <c r="P22" s="8">
+        <v>370.48</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>58.13</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>