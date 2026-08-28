--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,342 +77,342 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Pipes Water Supply Scheme for PALTADANGA to Accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/10549</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Paltadanga W/S Scheme District of North 24 Pgs. NIET No.- 12 of EE/EMD of 2022-23 (Sl. No.-04)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000094/2022-2023</t>
+  </si>
+  <si>
+    <t>5091/EMD</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>04/12/2022</t>
+  </si>
+  <si>
+    <t>MAHAMAYA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I under Paltadanga W/S Scheme District of North 24 Pgs. NIET No.- 12 of EE/EMD of 2022-23 (Sl. No.- 03)</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>5090/EMD</t>
+  </si>
+  <si>
+    <t>KASHINATH PAL &amp; CO.</t>
+  </si>
+  <si>
     <t>Barasat Arsenic Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Pipes Water Supply Scheme for PALTADANGA to Accommodate FHTC in Barasat-II Block of North 24 Parganas District under Barasat Arsenic Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Hiring of one (1) no. Diesel operated AC motor cab / maxi cab (Car No. - WB-08C-5757) with engine capacity less than or equal to 2000 C.C. with driver for official use of the Chief Engineer (Head Quarters), PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for six months (w.e.f. 02.01.2023 to 02.07.2023).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000183/2022-2023</t>
+  </si>
+  <si>
+    <t>2550/B.Ar.D</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>RANA PAUL</t>
+  </si>
+  <si>
+    <t>Hiring of one (1) no. Diesel operated motor cab (WB-07J-7190) with driver for official use for Deputy Superintending Engineer, PIU, North 24 Pgs., WBDWSIP, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for six months (w.e.f. 09.01.2023 to 09.07.2023).</t>
+  </si>
+  <si>
+    <t>ORD/000178/2022-2023</t>
+  </si>
+  <si>
+    <t>2512/B.Ar.D</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>PRIYANKI SADHUKHAN</t>
   </si>
   <si>
     <t>Preparation of Augmentation DPR for Paltadanga Water Supply Scheme under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Barasat Arsenic Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000120/2022-2023</t>
   </si>
   <si>
     <t>1957/B.Ar.D</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>16/10/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Hiring of one (1) no. Diesel operated motor cab (Car No.- WB-20BP-9500) with driver for official use for Deputy Superintending Engineer, Eastern Circle, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for six months (w.e.f. 01.01.2023 to 01.07.2023).</t>
+  </si>
+  <si>
+    <t>ORD/000182/2022-2023</t>
+  </si>
+  <si>
+    <t>2549/B.Ar.D</t>
+  </si>
+  <si>
+    <t>RAJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution System including specials , valves all complete Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Paltadanga under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Barasat Arsenic Division,Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
+  </si>
+  <si>
+    <t>ORD/000092/2022-2023</t>
+  </si>
+  <si>
+    <t>1708/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>M/S. S. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000003/2022-2023</t>
+  </si>
+  <si>
+    <t>2105/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000018/2022-2023</t>
   </si>
   <si>
     <t>2291/B.Ar.D</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...58 lines deleted...]
-  <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing drilling crew and other allied works for construction of Tube Well ( 300mm X200mm X 300 Mtrs. Depth) by utilising Departmental Machineries for Paltadanga W/S Scheme (TW-I), Barasat-II Block under North 24 Pgs. District, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>1647/CDD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>SUBHRA ENTERPRISE</t>
   </si>
   <si>
     <t>Repair and Renovation works of R.C.C. Elevated Reservoir of Capacity 550 CUM at Paltadanga W/S Scheme of Barasat - II block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000206/2022-2023</t>
   </si>
   <si>
     <t>466/B.Ar.D.</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>G. S. CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
-    <t>Hiring of one (1) no. Diesel operated motor cab (Car No.- WB-20BP-9500) with driver for official use for Deputy Superintending Engineer, Eastern Circle, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for six months (w.e.f. 01.01.2023 to 01.07.2023).</t>
-[...17 lines deleted...]
-    <t>02/11/2022</t>
+    <t>CONTINUATION ORDER for "Hiring of one (1) no. Diesel operated motor cab (Car No.- WB-20BP-9500) with driver for official use for Deputy Superintending Engineer, Eastern Circle, PHE Dte. with all costs towards the owner except fuel cost i.e. Diesel &amp; Mobil oil for six months (w.e.f. 02.07.2023 to 30.12.2023)".</t>
+  </si>
+  <si>
+    <t>1535/B.Ar.D</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
   </si>
   <si>
     <t>Wayleave facility charges from Stn. Sondalia to Beliaghata Road Halt</t>
   </si>
   <si>
     <t>BILL/00164/2023-2024</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS)</t>
   </si>
   <si>
     <t>Wayleave plan &amp; survey charges</t>
   </si>
   <si>
     <t>BILL/00118/2023-2024</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Paltadanga W/S Scheme District of North 24 Pgs. NIET No.- 12 of EE/EMD of 2022-23 (Sl. No.-04)</t>
-[...25 lines deleted...]
-  <si>
     <t>Road Restoration of Aminpur - Boalghata road due to Laying of different dia UPVC pipe line under Paltadanga W/S Scheme at Barasat-II Block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000073/2024-2025</t>
   </si>
   <si>
     <t>1848/B.Ar.D</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>P &amp; S ASSOCIATES</t>
   </si>
   <si>
-    <t>Laying of distribution System including specials , valves all complete Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area for Augmentation of Ground Based Water Supply Scheme at Paltadanga under Barasat - II Block under Barasat Arsenic Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>M/S. S. S. ENTERPRISE</t>
+    <t>Recycling of IEP Back Wash with its ancillaries works at the site of Paltadanga W/S Scheme under augmentation Scheme at Barasat-II Block North 24 pgs. District under Barasat Arsenic Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>384/B.Ar.D.</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>M/S B. B. ENGINEERING</t>
   </si>
   <si>
     <t>Supplying, Laying, fitting and fixing of DI pipe and Repairing, Renovation and protection of boundary wall, Fencing work etc. and other allied works at Head work site of Paltadanga Ground Water Based Piped W/S Scheme under Barasat-II Block under Barasat Arsenic Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000228/2023-2024</t>
   </si>
   <si>
     <t>389/B.Ar.D</t>
   </si>
   <si>
-    <t>21/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>NIKHIL SAMADDAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S B. B. ENGINEERING</t>
   </si>
   <si>
     <t>Restoration due to laying of various dia UPVC/HDPE Pipe for distribution line at Bharpara Baramallika mouza of Paltadanga W/S Scheme under Barasat -II block under Barasat Arsenic Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000074/2024-2025</t>
   </si>
   <si>
     <t>1849/B.Ar.D</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>BALAJEE ENTERPRISES</t>
   </si>
   <si>
     <t>Supplying, Laying, Fitting, fixing and jointing of different dia UPVC pipe line for distribution network and other allied works at Head work site of Paltadanga W/S Scheme under Barasat Arsenic Division PHE Dte. (SM/10549)</t>
   </si>
   <si>
     <t>ORD/000142/2024-2025</t>
   </si>
   <si>
     <t>295/B.Ar.D.</t>
   </si>
@@ -994,1108 +994,1108 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>11.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.98</v>
+        <v>6.66</v>
       </c>
       <c r="R3" s="4">
-        <v>98.99</v>
+        <v>59.66</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>146.5</v>
+        <v>11.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.75</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>11.29</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.78</v>
+        <v>2.39</v>
       </c>
       <c r="R5" s="4">
-        <v>77.75</v>
+        <v>252.33</v>
       </c>
       <c r="S5" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.39</v>
+        <v>1.34</v>
       </c>
       <c r="R6" s="4">
-        <v>252.33</v>
+        <v>155.33</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.86</v>
+        <v>0.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.34</v>
+        <v>0.98</v>
       </c>
       <c r="R7" s="4">
-        <v>155.33</v>
+        <v>98.99</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21.79</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>248.89</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>19.14</v>
+        <v>344.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.21</v>
+        <v>311.65</v>
       </c>
       <c r="R9" s="4">
-        <v>95.15</v>
+        <v>90.43</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.86</v>
+        <v>12.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.15</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>248.89</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>12.6</v>
+        <v>146.5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4">
-        <v>237</v>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>15.24</v>
+        <v>21.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>0.21</v>
+        <v>19.14</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>18.21</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.15</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="P14" s="4">
-        <v>11.17</v>
+        <v>0.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>6.66</v>
+        <v>2.26</v>
       </c>
       <c r="R14" s="4">
-        <v>59.66</v>
+        <v>261.16</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>95</v>
+      </c>
+      <c r="L15" s="4">
+        <v>237</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>0.86</v>
+        <v>15.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.26</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>261.16</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4">
+        <v>180</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.94</v>
+        <v>0.21</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>344.61</v>
+        <v>0.94</v>
       </c>
       <c r="Q17" s="4">
-        <v>311.65</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>90.43</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>19.27</v>
+        <v>11.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>16.06</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>83.34</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>11.16</v>
+        <v>19.27</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>16.06</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>83.34</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
         <v>0.92</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>17.94</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>