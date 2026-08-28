--- v0 (2026-04-05)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -90,50 +90,56 @@
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Solarizations of WBSEDCL Energized Electrical Installation including Net Metering at Different Piped Water Supply Schemes at Basirhat- II Block in NORTH 24 PARGANAS District under Eastern Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/15761</t>
   </si>
   <si>
     <t>Solarisation</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL Energised Electrical installation including net metering at different Pipe Water Supply Scheme at Basirhat- II Block in North 24 Parganas District under E.M.D. P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001793/2023-2024</t>
   </si>
   <si>
     <t>6357/EMD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>BINGAS ELECTRICAL ELECTRONICS &amp; SOLAR SYSTEM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,87 +681,91 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>287.12</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>287.12</v>
       </c>
       <c r="P4" s="8">
         <v>0</v>
       </c>
       <c r="Q4" s="8">
         <v>0</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>