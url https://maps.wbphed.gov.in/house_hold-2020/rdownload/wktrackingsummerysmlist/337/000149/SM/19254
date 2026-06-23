--- v0 (2026-04-21)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,105 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts North 24 Parganas and South 24 Parganas (Phase-I)</t>
   </si>
   <si>
     <t>SM/19254</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Design, Development and Maintenance of a Monitoring System for the Activities executed by the Implementation Support Agencies (ISA) for establishing a Decision Support System</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000333/2024-2025</t>
+  </si>
+  <si>
+    <t>327/RS</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>Scrutinization and verification of pump house data under WBSEDCL through continuous field visits and consultation with the Mechanical/Electrical wing of the PHE Department, including creation of an online monitoring system to ensure accurate and seamless recording of daily activities at pump houses regarding functioning of pumps &amp; motors, chlorination arrangements etc. to facilitate continuous energy audits and future verification of WBSEDCL data</t>
+  </si>
+  <si>
+    <t>ORD/000102/2025-2026</t>
+  </si>
+  <si>
+    <t>2033/RS</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>Enhancement of the Jalmitra application to facilitate comprehensive functionality assessment of household tap connections, Maintenance, Upgradation &amp; Modification of the Android and Web Module.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>932/RS</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Restructuring, redesigning of Map Domain, Upload &amp; hosting of high-quality maps in vector &amp; raster format; with provision of user-friendly customized query as well as download option in various formats with respect to Piped Water Supply Schemes</t>
+  </si>
+  <si>
+    <t>ORD/000040/2025-2026</t>
+  </si>
+  <si>
+    <t>798/RS</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
     <t>Collection, Scanning and Digitization of printed distribution drawings from divisions/subdivisions of the PHE Directorate into Geo-referenced CAD files and uploading them in the PHED "Scheme Drawing &amp; Litholog" Module along with development of a GIS tool facilitating a user-friendly, integrated data entry panel designed for capturing essential attributes such as material, diameter, and connection points to convert a design drawing into an in-built drawing under Support Activities of Jal Jeevan Mission.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>1026/RS</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
-    <t>HORIZEN</t>
-[...32 lines deleted...]
-    <t>04/09/2026</t>
+    <t>Digitization of the transmission, distribution system, and all assets of piped water supply schemes, converting them to Keyhole Markup Language (.kml) files for uploading in the PM Gati Shakti Portal, along with digitization, preparation, and upload of lithologic drawings received from divisions/sub-divisions of the PHED Directorate under Support Activities of Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>929/RS</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>Development and Deployment of a Technology-Enabled, Multi-Channel Grievance Redressal System to Enhance Transparency, Service Accountability, and Real-Time Citizen Engagement in Rural Water Supply Management for Asset Management and Maintenance under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000121/2025-2026</t>
+  </si>
+  <si>
+    <t>2184/RS</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Extraction, harmonization, and spatial integration of pipeline infrastructure data across all relevant Piped Water Supply Schemes to enable geospatial visualization, performance monitoring, functionality assessment, and data-driven strategic planning for Asset management and subsequent Operation &amp; Maintenance procedure within the Jal Jeevan Mission implementation framework under PHED WB.</t>
+  </si>
+  <si>
+    <t>ORD/000156/2025-2026</t>
+  </si>
+  <si>
+    <t>2617/RS</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>Engagement of 2(Two) nos. peon on monthly contractual basis for the office of the Executive Engineer, SID, PHE Dte., for a period of 03(Three) months from 01/06/2025 to 31/08/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000247/2025-2026</t>
+  </si>
+  <si>
+    <t>1136/Rs</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>UNIQUE ALLIED SECURITY SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -736,60 +823,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>78.73</v>
+        <v>8.31</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -797,60 +884,60 @@
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>78.73</v>
+        <v>8.31</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -858,60 +945,60 @@
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>8.31</v>
+        <v>86.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -919,60 +1006,60 @@
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>8.31</v>
+        <v>86.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -980,60 +1067,60 @@
       <c r="H7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>86.02</v>
+        <v>17.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1041,104 +1128,828 @@
       <c r="H8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>86.02</v>
+        <v>17.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.33</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>60</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.33</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>60</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="4">
+        <v>78.73</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>10</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>78.73</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>10</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P13" s="4">
+        <v>80.97</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>56</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4">
+        <v>80.97</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>56</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" s="4">
+        <v>96.41</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>60</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>96.41</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>60</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>224.32</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>40</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" s="4">
+        <v>224.32</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>40</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>1194.72</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>