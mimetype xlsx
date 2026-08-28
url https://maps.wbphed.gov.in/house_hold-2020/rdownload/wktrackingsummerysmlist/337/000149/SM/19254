--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Acquisition of Field Level Data of Headwork Site and Distribution System of different Piped Water Supply Schemes and Updation of the Same in the WB-PHED Web Module for the Districts North 24 Parganas and South 24 Parganas (Phase-I)</t>
   </si>
   <si>
     <t>SM/19254</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Collection, Scanning and Digitization of printed distribution drawings from divisions/subdivisions of the PHE Directorate into Geo-referenced CAD files and uploading them in the PHED "Scheme Drawing &amp; Litholog" Module along with development of a GIS tool facilitating a user-friendly, integrated data entry panel designed for capturing essential attributes such as material, diameter, and connection points to convert a design drawing into an in-built drawing under Support Activities of Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2025-2026</t>
+  </si>
+  <si>
+    <t>1026/RS</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
     <t>Design, Development and Maintenance of a Monitoring System for the Activities executed by the Implementation Support Agencies (ISA) for establishing a Decision Support System</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>327/RS</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
-    <t>HORIZEN</t>
-[...2 lines deleted...]
-    <t>SOUTH 24 PARGANAS</t>
+    <t>Digitization of the transmission, distribution system, and all assets of piped water supply schemes, converting them to Keyhole Markup Language (.kml) files for uploading in the PM Gati Shakti Portal, along with digitization, preparation, and upload of lithologic drawings received from divisions/sub-divisions of the PHED Directorate under Support Activities of Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>929/RS</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
   </si>
   <si>
     <t>Scrutinization and verification of pump house data under WBSEDCL through continuous field visits and consultation with the Mechanical/Electrical wing of the PHE Department, including creation of an online monitoring system to ensure accurate and seamless recording of daily activities at pump houses regarding functioning of pumps &amp; motors, chlorination arrangements etc. to facilitate continuous energy audits and future verification of WBSEDCL data</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>2033/RS</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>04/09/2026</t>
   </si>
   <si>
+    <t>Development and Deployment of a Technology-Enabled, Multi-Channel Grievance Redressal System to Enhance Transparency, Service Accountability, and Real-Time Citizen Engagement in Rural Water Supply Management for Asset Management and Maintenance under Jal Jeevan Mission</t>
+  </si>
+  <si>
+    <t>ORD/000121/2025-2026</t>
+  </si>
+  <si>
+    <t>2184/RS</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>Extraction, harmonization, and spatial integration of pipeline infrastructure data across all relevant Piped Water Supply Schemes to enable geospatial visualization, performance monitoring, functionality assessment, and data-driven strategic planning for Asset management and subsequent Operation &amp; Maintenance procedure within the Jal Jeevan Mission implementation framework under PHED WB.</t>
+  </si>
+  <si>
+    <t>ORD/000156/2025-2026</t>
+  </si>
+  <si>
+    <t>2617/RS</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
     <t>Enhancement of the Jalmitra application to facilitate comprehensive functionality assessment of household tap connections, Maintenance, Upgradation &amp; Modification of the Android and Web Module.</t>
   </si>
   <si>
     <t>ORD/000039/2025-2026</t>
   </si>
   <si>
     <t>932/RS</t>
   </si>
   <si>
-    <t>29/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Restructuring, redesigning of Map Domain, Upload &amp; hosting of high-quality maps in vector &amp; raster format; with provision of user-friendly customized query as well as download option in various formats with respect to Piped Water Supply Schemes</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
   <si>
     <t>798/RS</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>08/06/2026</t>
   </si>
   <si>
     <t>Engagement of 2(Two) nos. peon on monthly contractual basis for the office of the Executive Engineer, SID, PHE Dte., for a period of 03(Three) months from 01/06/2025 to 31/08/2025.</t>
   </si>
   <si>
     <t>ORD/000247/2025-2026</t>
   </si>
   <si>
     <t>1136/Rs</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>UNIQUE ALLIED SECURITY SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -823,60 +823,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.31</v>
+        <v>78.73</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -884,60 +884,60 @@
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>8.31</v>
+        <v>78.73</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -945,60 +945,60 @@
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>86.02</v>
+        <v>8.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1006,60 +1006,60 @@
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>86.02</v>
+        <v>8.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1067,60 +1067,60 @@
       <c r="H7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>17.33</v>
+        <v>80.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1128,60 +1128,60 @@
       <c r="H8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>17.33</v>
+        <v>80.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1189,60 +1189,60 @@
       <c r="H9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>4.33</v>
+        <v>86.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1250,60 +1250,60 @@
       <c r="H10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>4.33</v>
+        <v>86.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1311,60 +1311,60 @@
       <c r="H11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>78.73</v>
+        <v>96.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1372,304 +1372,304 @@
       <c r="H12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>78.73</v>
+        <v>96.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>80.97</v>
+        <v>224.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>80.97</v>
+        <v>224.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>96.41</v>
+        <v>17.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>96.41</v>
+        <v>17.33</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1677,60 +1677,60 @@
       <c r="H17" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
-        <v>224.32</v>
+        <v>4.33</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
@@ -1738,60 +1738,60 @@
       <c r="H18" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>224.32</v>
+        <v>4.33</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>