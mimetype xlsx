--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -817,54 +817,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.72</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1110,54 +1110,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.51</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>11</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1205,54 +1205,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22108.99</v>
       </c>
       <c r="P10" s="8">
-        <v>26.24</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>