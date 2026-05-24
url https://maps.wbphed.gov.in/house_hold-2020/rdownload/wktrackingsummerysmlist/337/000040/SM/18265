--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,77 +177,50 @@
     <t>RTOR000069/2023-2024</t>
   </si>
   <si>
     <t>40/NWSD-I</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No- OHR ,Zone- VI of Byasbaruni water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/01734/2024-2025</t>
   </si>
   <si>
     <t>BP-129-24-25</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir including pile foundation (600 mm dia, 22 mtrs. deep and one pile cap adjoning 3 nos of piles) , pipe connection and cost of pipes, specials., Soil Investigation for the work of construction of OHR with staging height 20 mtr, Construction Of Pump House (4.88m X 3.66m) Including Sanitary Arrangement, Boundary Wall, Service Road for 60 M length, Improvement Of Land for Augmentation of Surface Water Based Piped Water Supply Scheme of Arsenic Affected areas of ZONE-VI BASHBARUNI in Deganga Block of North 24 Pargana(s) District under North 24 Pgs. W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1673/NWSD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SINGHA ROY AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -654,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -817,54 +790,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1071,201 +1044,140 @@
         <v>7.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>733.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>769.22</v>
+      </c>
+      <c r="P9" s="8">
+        <v>3.72</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>