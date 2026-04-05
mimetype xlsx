--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,71 +216,50 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>H. I. ENTERPRISE</t>
   </si>
   <si>
     <t>Shinking of 1 no. Tube well 300mm X 200mm Big Dia.Tube well 300 Mtr. Deep by Direct Rotary Rig method using PVC pipe &amp; UPVC deep well screen pipes with ribs etc. Including cost of Materials under command area of Chak Chandpur Water Supply Scheme at Deganga Block under North 24 Parganas wate supply Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000215/2024-2025</t>
   </si>
   <si>
     <t>436/NWSD-I</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -687,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -850,54 +829,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100.04</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1240,183 +1219,122 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>861.14</v>
+        <v>22.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>200.06</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>23.23</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>21547.05</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>