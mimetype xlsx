--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,77 +189,50 @@
     <t>182/PFMS/24-25</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No - OHR , Zone - XV of Chak Chandpur water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N)</t>
   </si>
   <si>
     <t>BILL/01850/2024-2025</t>
   </si>
   <si>
     <t>BP-161-24-25</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Shinking of 1 no. Tube well 300mm X 200mm Big Dia.Tube well 300 Mtr. Deep by Direct Rotary Rig method using PVC pipe &amp; UPVC deep well screen pipes with ribs etc. Including cost of Materials under command area of Chak Chandpur Water Supply Scheme at Deganga Block under North 24 Parganas wate supply Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000215/2024-2025</t>
   </si>
   <si>
     <t>436/NWSD-I</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -666,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -829,54 +802,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.04</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1140,201 +1113,140 @@
         <v>3.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>22.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>207.29</v>
+      </c>
+      <c r="P10" s="8">
+        <v>4.17</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.01</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>