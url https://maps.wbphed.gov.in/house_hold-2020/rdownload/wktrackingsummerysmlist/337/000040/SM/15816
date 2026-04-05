--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -558,50 +558,80 @@
     <t>04/01/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Road restoration along flank portion of bituminous road of PWD/ PMGSY/ Zilla Parisad/ Panchayet road due to laying of pipeline and reallocation Rising Main under Augmentation work at Telinipara (Zone-IB) W/S Scheme in Barrackpore-I Block under North 24Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000198/2024-2025</t>
   </si>
   <si>
     <t>188/NWSD-I</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>DAS TRADING</t>
+  </si>
+  <si>
+    <t>Engagement of Personnel for Preparation of Environmental Impact Assessment (EIA) /Environmental Management Plant (EMP) study and Collation of Project Legal data, Collection of Project Environmental data as per scope of work, detail assessment report as per guidelines of EIA, 2006 by Govt. of India for Construction of new Intake Jetty at bank of Hooghly river within the Mangal Pandey Water Treatment Plant Campus for drawal of Raw Water from river Hooghly through Intake jetty (2.5 MGD) for the project of "Augmentation of Intake, WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas" under North 24 Pgs Water Supply Division-I, P.H.E. Dte, Govt. of West Bengal all complete as per direction of EIC. Detailed scope of work is annexed.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2024-2025</t>
+  </si>
+  <si>
+    <t>1016/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>RSP GREEN DEVELOPMENT &amp; LABORETORIES PVT LTD</t>
+  </si>
+  <si>
+    <t>Engagement of Personnel for design &amp; analysis &amp; submission of report for Bank protection work for construction of new Intake Jetty within Mangal Pandey Water Treatment Plant for construction of new Intake Jetty at bank of Hooghly river within the Mangal Pandey Water Treatment Plant Campus for drawal of Raw Water from river Hooghly through Intake jetty (2.5 MGD) for the project of "Augmentation of Intake, WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas" under North 24 Pgs Water Supply Division-I, P.H.E. Dte, Govt. of West Bengal all complete as per direction of EIC. Detailed scope of work is annexed.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2024-2025</t>
+  </si>
+  <si>
+    <t>1017/NWSD-I</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,73 +1020,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1153,54 +1183,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.01</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.44</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1383,54 +1413,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>19.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1474,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>133.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>123.98</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1535,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>14.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.73</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.77</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1680,54 +1710,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>18.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2726,54 +2756,54 @@
       <c r="I30" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>147</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P30" s="4">
         <v>21400</v>
       </c>
       <c r="Q30" s="4">
-        <v>59.51</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>2</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2787,54 +2817,54 @@
       <c r="I31" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P31" s="4">
         <v>323.41</v>
       </c>
       <c r="Q31" s="4">
-        <v>115.82</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>35.81</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>5</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2909,54 +2939,54 @@
       <c r="I33" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P33" s="4">
         <v>392.78</v>
       </c>
       <c r="Q33" s="4">
-        <v>252.41</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>64.26</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>5</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3106,87 +3136,209 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>181</v>
       </c>
       <c r="P36" s="4">
         <v>22.85</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="B37" s="7"/>
-[...22 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P37" s="4">
+        <v>9.99</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P38" s="4">
+        <v>6.79</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>100</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8">
+        <v>25151.41</v>
+      </c>
+      <c r="P39" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>0</v>
+      </c>
+      <c r="R39" s="8"/>
+      <c r="S39" s="8"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>