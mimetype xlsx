--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -537,71 +537,50 @@
     <t>B.T. PROJECT PVT. LTD.</t>
   </si>
   <si>
     <t>Providing Electro Mechanical equipments for Augmentation of Intake of Surface Water Based Piped Water Supply Scheme for Mangal Pandey under North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001049/2023-2024</t>
   </si>
   <si>
     <t>4021/ED</t>
   </si>
   <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VII, B (Rautara) in Amdanga Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001059/2023-2024</t>
   </si>
   <si>
     <t>4030/ED</t>
   </si>
   <si>
     <t>04/01/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>DAS TRADING</t>
   </si>
   <si>
     <t>Engagement of Personnel for Preparation of Environmental Impact Assessment (EIA) /Environmental Management Plant (EMP) study and Collation of Project Legal data, Collection of Project Environmental data as per scope of work, detail assessment report as per guidelines of EIA, 2006 by Govt. of India for Construction of new Intake Jetty at bank of Hooghly river within the Mangal Pandey Water Treatment Plant Campus for drawal of Raw Water from river Hooghly through Intake jetty (2.5 MGD) for the project of "Augmentation of Intake, WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas" under North 24 Pgs Water Supply Division-I, P.H.E. Dte, Govt. of West Bengal all complete as per direction of EIC. Detailed scope of work is annexed.</t>
   </si>
   <si>
     <t>ORD/000009/2024-2025</t>
   </si>
   <si>
     <t>1016/NWSD-I</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>RSP GREEN DEVELOPMENT &amp; LABORETORIES PVT LTD</t>
   </si>
   <si>
     <t>Engagement of Personnel for design &amp; analysis &amp; submission of report for Bank protection work for construction of new Intake Jetty within Mangal Pandey Water Treatment Plant for construction of new Intake Jetty at bank of Hooghly river within the Mangal Pandey Water Treatment Plant Campus for drawal of Raw Water from river Hooghly through Intake jetty (2.5 MGD) for the project of "Augmentation of Intake, WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas" under North 24 Pgs Water Supply Division-I, P.H.E. Dte, Govt. of West Bengal all complete as per direction of EIC. Detailed scope of work is annexed.</t>
   </si>
   <si>
     <t>ORD/000010/2024-2025</t>
   </si>
@@ -1020,51 +999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1183,54 +1162,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1413,54 +1392,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>19.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1474,54 +1453,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>133.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>123.98</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1535,54 +1514,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>14.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1710,54 +1689,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>18.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2756,54 +2735,54 @@
       <c r="I30" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>147</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>150</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>152</v>
       </c>
       <c r="P30" s="4">
         <v>21400</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>59.51</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="S30" s="4">
         <v>2</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2817,54 +2796,54 @@
       <c r="I31" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P31" s="4">
         <v>323.41</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>115.82</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>35.81</v>
       </c>
       <c r="S31" s="4">
         <v>5</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -2939,54 +2918,54 @@
       <c r="I33" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P33" s="4">
         <v>392.78</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>252.41</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>64.26</v>
       </c>
       <c r="S33" s="4">
         <v>5</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3098,247 +3077,186 @@
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>175</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L36" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="M36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="N36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>22.85</v>
+        <v>9.99</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>9.99</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N37" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O37" s="4" t="s">
-        <v>187</v>
+        <v>66</v>
       </c>
       <c r="P37" s="4">
-        <v>9.99</v>
+        <v>6.79</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="3">
-[...33 lines deleted...]
-      <c r="M38" s="4" t="s">
+      <c r="A38" s="7" t="s">
         <v>185</v>
       </c>
-      <c r="N38" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>25128.56</v>
+      </c>
+      <c r="P38" s="8">
+        <v>606.23</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>2.41</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
-    <row r="39" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>