--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,135 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>North 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of Intake, WTP, Rising Main &amp; Booster Station-I of Surface Water Based Piped Water Supply Scheme for Mangal Pandey under North 24 Parganas in North Barrackpore Municipality of North 24 Parganas District under North 24 Parganas Water Supply Di</t>
   </si>
   <si>
     <t>SM/15816</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply, Installation &amp; Commissioning of 38 Nos of CCTV Camera for Indoor/Outdoor Purpose at Different area of Mangal Pandey Water Treatment Plant under North 24 Pgs. Water Supply Division-I, PHE. Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>550/NWSD-I</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>KIS MANAGEMENT PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Preparation of Augmentation DPR of Intake, Rising Main, WTP, Boosting Station of Surface Water Based Water Supply Project under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>1079/NWSD-I</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
     <t>Repair, Renovation of Staff Quarter, Laboratory at Mangal Pandey WTP Premises, and Dariapur (Zone-VII-C) including civil works, supply of furniture, Sanitary arrangement &amp; other allied works under office of The Executive Engineer, North 24 Pags. Water Supply Division-I, PHE. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER (HQ-I)</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>374/NWSD-I</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>PHOENIX INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 45.4 MLD) for Surface water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc. approach road &amp; road restoration etc. for 21 Nos. distribution zone for Arsenic affected areas of North 24 Parganas District (Mangal pandey WTP) under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I),ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Augmentation of Centrifugal Pumping Machinery at Boosting Station - I along with disinfection arrangement at different zones under Mangal Pandey Surface based Water Supply Scheme in the District of North 24-Parganas.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/001050/2023-2024</t>
+  </si>
+  <si>
+    <t>4022/ED</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-I, A-I (Surjapur) in Barrackpore-II &amp; Barasat-I Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/001055/2023-2024</t>
+  </si>
+  <si>
+    <t>4027/ED</t>
+  </si>
+  <si>
+    <t>17/04/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VI, A (Beraberia) in Amdanga &amp; Barasat-I Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/001056/2023-2024</t>
+  </si>
+  <si>
+    <t>4028/ED</t>
+  </si>
+  <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-I, B (Telinipara) in Barrackpore-II Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001062/2023-2024</t>
   </si>
   <si>
     <t>4033/ED</t>
   </si>
   <si>
-    <t>17/10/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Renovation of High Lift Pumping Machinery, MCC panel, Sub-station equipments along with SCADA system at Water Treatment Plant of Mangal Pandey Surface based Water Supply Scheme in the District of North 24-Parganas.</t>
+  </si>
+  <si>
+    <t>ORD/001048/2023-2024</t>
+  </si>
+  <si>
+    <t>4020/ED</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>B.T. PROJECT PVT. LTD.</t>
+  </si>
+  <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-II, B (Malikapur) in Barasat-I Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001058/2023-2024</t>
   </si>
   <si>
     <t>4029/ED</t>
   </si>
   <si>
     <t>A.G. ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Electro Mechanical equipments for Augmentation of Intake of Surface Water Based Piped Water Supply Scheme for Mangal Pandey under North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/001049/2023-2024</t>
+  </si>
+  <si>
+    <t>4021/ED</t>
+  </si>
+  <si>
+    <t>01/08/2028</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VII, A (Kharu) in Amdanga Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/001054/2023-2024</t>
+  </si>
+  <si>
+    <t>4026/ED</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VII, B (Rautara) in Amdanga Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/001059/2023-2024</t>
+  </si>
+  <si>
+    <t>4030/ED</t>
+  </si>
+  <si>
+    <t>04/01/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-VI, B (Tapanpur) in Amdanga Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001061/2023-2024</t>
   </si>
   <si>
     <t>4032/ED</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of Augmentation DPR of Intake, Rising Main, WTP, Boosting Station of Surface Water Based Water Supply Project under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
-[...14 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-I, A-II (Chak Kanthalia) in Barrackpore-II Block of North 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/001428/2023-2024</t>
+  </si>
+  <si>
+    <t>4889/ED</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>BENGAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Renovation of Administrative Building , Out House, Chemical House, Laboratory at Water Treatment Plant and 3 (Three) Nos. units of Boosting Station-I at Madhabpur by supplying Furnitures, Air Condition Machines and other allied works under Office of the Executive Engineer, NWSD-I, PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000139/2022-2023</t>
   </si>
   <si>
     <t>352/NWSD-I</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>KINGS AND CO.</t>
   </si>
   <si>
     <t>Repairing of damaged boundary wall at Mangal Pandey Water Treatment Plant site and other ancilary works under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
@@ -230,387 +389,315 @@
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>04/11/2023</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>490/NWSD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Quotation Bill for New Service Connection at Augmentation of Intake, WTP, Rising Main &amp; Booster Station-I of Surface Water Based Piped Water Supply Scheme for Mangal Pandey under North 24 Parganas in North Barrackpore Municipality of North 24 Parganas District under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04594/2023-2024</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Feasibility study to select a suitable location for Water Intake (2.5 MGD) Jetty - Augmentation of Intake WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas under North 24 Pgs. W/S Division-I, P.H.E. Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>BILL/00259/2023-2024</t>
   </si>
   <si>
     <t>263/PFMS/23-24</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>SYAMA PRASAD MOOKERJEE PORT, KOLKATA</t>
   </si>
   <si>
-    <t>Supply, Installation &amp; Commissioning of 38 Nos of CCTV Camera for Indoor/Outdoor Purpose at Different area of Mangal Pandey Water Treatment Plant under North 24 Pgs. Water Supply Division-I, PHE. Dte.(2nd Call)</t>
-[...77 lines deleted...]
-    <t>BENGAL CONSTRUCTION</t>
+    <t>Engagement of Personnel for Preparation of Environmental Impact Assessment (EIA) /Environmental Management Plant (EMP) study and Collation of Project Legal data, Collection of Project Environmental data as per scope of work, detail assessment report as per guidelines of EIA, 2006 by Govt. of India for Construction of new Intake Jetty at bank of Hooghly river within the Mangal Pandey Water Treatment Plant Campus for drawal of Raw Water from river Hooghly through Intake jetty (2.5 MGD) for the project of "Augmentation of Intake, WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas" under North 24 Pgs Water Supply Division-I, P.H.E. Dte, Govt. of West Bengal all complete as per direction of EIC. Detailed scope of work is annexed.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2024-2025</t>
+  </si>
+  <si>
+    <t>1016/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>RSP GREEN DEVELOPMENT &amp; LABORETORIES PVT LTD</t>
+  </si>
+  <si>
+    <t>Engagement of Personnel for design &amp; analysis &amp; submission of report for Bank protection work for construction of new Intake Jetty within Mangal Pandey Water Treatment Plant for construction of new Intake Jetty at bank of Hooghly river within the Mangal Pandey Water Treatment Plant Campus for drawal of Raw Water from river Hooghly through Intake jetty (2.5 MGD) for the project of "Augmentation of Intake, WTP &amp; Rising Main for Surface Water Based Piped Water Supply Scheme of Mangal Pandey Water Treatment Plant for Arsenic Affected areas of North 24 Parganas" under North 24 Pgs Water Supply Division-I, P.H.E. Dte, Govt. of West Bengal all complete as per direction of EIC. Detailed scope of work is annexed.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2024-2025</t>
+  </si>
+  <si>
+    <t>1017/NWSD-I</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
   </si>
   <si>
     <t>Restoration Work by providing sand filling and G.S.B., W.M.M. &amp; B.M. in damage Bituminous Road portion at different location in connection with the laying of rising main within the command area of Malikapur (Zone-IIB) W/S scheme due to cutting of existing black top road by open trench method for JJM/FHTC Project under North 24PGS Water Supply Divn.-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2024-2025</t>
   </si>
   <si>
     <t>1406/NWSD-I</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>BASHUDEV DUTTA</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Kharu OHE Site</t>
   </si>
   <si>
     <t>BILL/06153/2023-2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for Sarberia OHR site Application no: 1007488840 SM 15816</t>
   </si>
   <si>
     <t>BILL/06219/2023-2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Tentulia Existing OHR site quotation received for Load Enhancement Application No. 1007958975 Consumer Id 153161466 SM Code : 15816</t>
   </si>
   <si>
     <t>BILL/02121/2024-2025</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
-    <t>Quotation Bill for New Service Connection at Augmentation of Intake, WTP, Rising Main &amp; Booster Station-I of Surface Water Based Piped Water Supply Scheme for Mangal Pandey under North 24 Parganas in North Barrackpore Municipality of North 24 Parganas District under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>29/12/2023</t>
+    <t>Supplimentory Quotation for Load enhancement of Telenipara OHR site for Mangal Pandey Augmentation SM Code: 15816</t>
+  </si>
+  <si>
+    <t>BILL/06532/2023-2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>Aug of Mangal Pandey Surface based Water Supply Scheme in the District of North 24-Parganas at Kharki OHR site.[SM/15816]</t>
+  </si>
+  <si>
+    <t>BILL/01824/2024-2025</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Beraberia OHR Site</t>
   </si>
   <si>
     <t>BILL/06154/2023-2024</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Quotation for New Service Connection at Khilkapur OHR site SM Code: 15816</t>
   </si>
   <si>
     <t>BILL/02609/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Berunanpukuria W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/04650/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
+    <t>Supplimentory Quotation for Load enhancement of Surjapur OHR site for Mangal Pandey Augmentation SM Code: 15816</t>
+  </si>
+  <si>
+    <t>BILL/06534/2023-2024</t>
+  </si>
+  <si>
     <t>Quotation for Load enhancement of Telenipara OHR site for Mangal Pandey Augmentation SM Code: 15816</t>
   </si>
   <si>
     <t>BILL/06533/2023-2024</t>
   </si>
   <si>
-    <t>21/03/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>Surjapur OHR Site Customer ID: 152146528 SM 15816</t>
   </si>
   <si>
     <t>BILL/06501/2023-2024</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
-    <t>Augmentation of Intake, Water Treatment Plant (augmented to 45.4 MLD) for Surface water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc. approach road &amp; road restoration etc. for 21 Nos. distribution zone for Arsenic affected areas of North 24 Parganas District (Mangal pandey WTP) under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
-[...116 lines deleted...]
-    <t>09/02/2025</t>
+    <t>Road restoration along flank portion of bituminous road of PWD/ PMGSY/ Zilla Parisad/ Panchayet road due to laying of pipeline and reallocation Rising Main under Augmentation work at Telinipara (Zone-IB) W/S Scheme in Barrackpore-I Block under North 24Pgs. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>188/NWSD-I</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>DAS TRADING</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Pasardanga OHR Site under Mangal Pandey Augmentation Application No- 1007956743 Reference ID- 106682228 SM Code- 15816</t>
+  </si>
+  <si>
+    <t>BILL/02866/2024-2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Chkkanthalia OHR Site under Mangal Pandey Augmentation Application No- 1008306114 Reference ID- 106887883 SM Code- 15816</t>
+  </si>
+  <si>
+    <t>BILL/02864/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of one time Impact Assessment Fees ( IAF) for 30 years related to the Claim for payment of Impact Assessment fees ( IAF) &amp; Foreshore Occupation Charge ( FOC) in connection with grant of Permission for construction of proposed water Intake structure ( 2.5 MGD) " Augmentation of Intake WTP and rising Main for Surface water based piped water supply scheme of Mangal Pandey water Treatment Plant under North 24 Pgs. water supply Division-I, P.H.E. Dte. Govt. of WB, within Port Limits in the Survey locality Palta to Ichapur ( LB).</t>
+  </si>
+  <si>
+    <t>BILL/00350/2025-2026</t>
+  </si>
+  <si>
+    <t>19/11/2025</t>
+  </si>
+  <si>
+    <t>Payment of Foreshore Occupation Charge ( FOC|) as one-time upfront value for 30 Year related to the Claim for payment of Impact Assessment fees ( IAF) &amp; Foreshore Occupation Charge ( FOC) in connection with grant of Permission for construction of proposed water Intake structure ( 2.5 MGD) " Augmentation of Intake WTP and rising Main for Surface water based piped water supply scheme of Mangal Pandey water Treatment Plant under North 24 Pgs. water supply Division-I, P.H.E. Dte. Govt. of WB, within Port Limits in the Survey locality Palta to Ichapur ( LB).</t>
+  </si>
+  <si>
+    <t>BILL/00351/2025-2026</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Tapanpur OHR Site under Mangal Pandey Augmentation Application No- 1007956726 Reference ID- 106682227 SM Code- 15816</t>
+  </si>
+  <si>
+    <t>BILL/02867/2024-2025</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>Supplimentory quotation for Chakkanthalia under Mangal Pandey Aug SM Code: 15816</t>
+  </si>
+  <si>
+    <t>BILL/00374/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Rautara OHR Site under Mangal Pandey Augmentation Application No- 1008292916 Reference ID- 106878242 SM Code- 15816</t>
+  </si>
+  <si>
+    <t>BILL/02865/2024-2025</t>
+  </si>
+  <si>
+    <t>Claim for " Processing &amp; Inspection Fee" in connection for construction of proposed water Intake Structure ( 2.5 MGD) " Augmentation of Intake WTP and Rising Main for surface water Based Piped water Supply Scheme of Mangal Pandey water Treatment Plant under North 24 Pgs. water supply Division-I, PHE Dte. Govt. Of W.B. within port Limits in the survey location Palta to Ichapur (LB).</t>
+  </si>
+  <si>
+    <t>BILL/00394/2024-2025</t>
+  </si>
+  <si>
+    <t>437/PFMS/24-25</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Dariapur Site under Mangal Pandey Augmentation Application No- 1008283108 Reference ID- 900009536 SM Code- 15816</t>
+  </si>
+  <si>
+    <t>BILL/02842/2024-2025</t>
+  </si>
+  <si>
+    <t>Quotation for Load enhancement at Algoria OHR site under Mangal Pandey Scheme Application No. 1008057060 Consumer ID: 153161152 SM Code: 15816</t>
+  </si>
+  <si>
+    <t>BILL/02813/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -999,51 +1086,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1159,2104 +1246,2670 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.17</v>
+        <v>18.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.01</v>
+        <v>0.82</v>
       </c>
       <c r="R3" s="4">
-        <v>98.44</v>
+        <v>4.43</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...11 lines deleted...]
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>34.15</v>
+        <v>19.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>55.55</v>
+        <v>10.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>58.67</v>
+        <v>21400</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>59.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>19.96</v>
+        <v>323.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.96</v>
+        <v>115.82</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>35.81</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>133.48</v>
+        <v>30.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>123.98</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>14.04</v>
+        <v>33.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.73</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.77</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2047.44</v>
+        <v>34.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>53.67</v>
+        <v>392.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>252.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>64.26</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>18.53</v>
+        <v>55.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="P13" s="4">
-        <v>30.05</v>
+        <v>143.79</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>33.17</v>
+        <v>29.74</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>29.74</v>
+        <v>57.7</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>59.48</v>
+        <v>58.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>59.38</v>
+        <v>59.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>1.41</v>
+        <v>133.48</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>123.98</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>92.88</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L19" s="4">
-        <v>852</v>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>2.05</v>
+        <v>14.04</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.73</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
-        <v>0.35</v>
+        <v>2047.44</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4">
         <v>592</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="P21" s="4">
         <v>1.08</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="P22" s="4">
-        <v>0.97</v>
+        <v>53.67</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>134</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>135</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="P23" s="4">
-        <v>6.96</v>
+        <v>9.99</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>9.99</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>141</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="P24" s="4">
-        <v>1.21</v>
+        <v>6.79</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>144</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>145</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>113</v>
+        <v>149</v>
       </c>
       <c r="P25" s="4">
-        <v>1.72</v>
+        <v>59.38</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="L26" s="4">
-        <v>907</v>
+        <v>785</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="P26" s="4">
-        <v>2.82</v>
+        <v>1.41</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="L27" s="4">
-        <v>905</v>
+        <v>852</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="P27" s="4">
-        <v>7.17</v>
+        <v>2.05</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4">
-        <v>444</v>
+        <v>562</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="P28" s="4">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>144</v>
+        <v>161</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="P29" s="4">
-        <v>1.12</v>
+        <v>7.17</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>163</v>
+      </c>
+      <c r="L30" s="4">
+        <v>444</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="P30" s="4">
-        <v>21400</v>
+        <v>0.46</v>
       </c>
       <c r="Q30" s="4">
-        <v>59.51</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>166</v>
+      </c>
+      <c r="L31" s="4">
+        <v>786</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>37</v>
+        <v>167</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>97</v>
+        <v>128</v>
       </c>
       <c r="P31" s="4">
-        <v>323.41</v>
+        <v>0.97</v>
       </c>
       <c r="Q31" s="4">
-        <v>115.82</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>35.81</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>157</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>169</v>
+      </c>
+      <c r="L32" s="4">
+        <v>634</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>161</v>
+        <v>128</v>
       </c>
       <c r="P32" s="4">
-        <v>109.28</v>
+        <v>6.96</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>172</v>
+      </c>
+      <c r="L33" s="4">
+        <v>620</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="P33" s="4">
-        <v>392.78</v>
+        <v>1.21</v>
       </c>
       <c r="Q33" s="4">
-        <v>252.41</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>64.26</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>167</v>
-[...6 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>175</v>
+      </c>
+      <c r="L34" s="4">
+        <v>907</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>37</v>
+        <v>161</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>97</v>
+        <v>128</v>
       </c>
       <c r="P34" s="4">
-        <v>143.79</v>
+        <v>2.82</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>170</v>
-[...6 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>177</v>
+      </c>
+      <c r="L35" s="4">
+        <v>906</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>37</v>
+        <v>161</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>174</v>
+        <v>128</v>
       </c>
       <c r="P35" s="4">
-        <v>57.7</v>
+        <v>1.72</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>179</v>
+      </c>
+      <c r="L36" s="4">
+        <v>903</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="P36" s="4">
-        <v>9.99</v>
+        <v>1.12</v>
       </c>
       <c r="Q36" s="4">
-        <v>9.99</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>66</v>
+        <v>187</v>
       </c>
       <c r="P37" s="4">
-        <v>6.79</v>
+        <v>22.85</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L38" s="4">
+        <v>678</v>
+      </c>
+      <c r="M38" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="B38" s="7"/>
-[...22 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="N38" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P38" s="4">
+        <v>6.12</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L39" s="4">
+        <v>680</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P39" s="4">
+        <v>7.84</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P40" s="4">
+        <v>35.4</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P41" s="4">
+        <v>39.66</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>0</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L42" s="4">
+        <v>673</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P42" s="4">
+        <v>5.1</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>0</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="L43" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P43" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>0</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="L44" s="4">
+        <v>679</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P44" s="4">
+        <v>5.72</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>0</v>
+      </c>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P45" s="4">
+        <v>2.86</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>0</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L46" s="4">
+        <v>698</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P46" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="L47" s="4">
+        <v>660</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P47" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="8"/>
+      <c r="M48" s="8"/>
+      <c r="N48" s="8"/>
+      <c r="O48" s="8">
+        <v>25154.54</v>
+      </c>
+      <c r="P48" s="8">
+        <v>606.23</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>2.41</v>
+      </c>
+      <c r="R48" s="8"/>
+      <c r="S48" s="8"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A48:N48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>