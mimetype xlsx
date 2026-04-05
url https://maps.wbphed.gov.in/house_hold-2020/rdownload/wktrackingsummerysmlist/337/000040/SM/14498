--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -837,54 +837,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>7.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.04</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1022,54 +1022,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>5.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1203,54 +1203,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>43.84</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1266,88 +1266,88 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>535.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>131.65</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>24.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>48</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>22143.21</v>
       </c>
       <c r="P11" s="8">
-        <v>182.71</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>