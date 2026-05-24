--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,90 +197,63 @@
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>27/NWSD-I</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Quotation for Balibhara w/s scheme TW no.- I</t>
   </si>
   <si>
     <t>BILL/00449/2024-2025</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of Distribution System, Rising Main including specials, valves and pipe carrying structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, Construction of 350 cum capacity 20 Mtr. staging height RCC Over Head Reservoir with pile foundation and pipe connection including cost of pipes &amp; specials with soil investigation, Construction of Pump House (4.88m X 3.66m) including Sanitary Arrangement, Construction of Boundary Wall, Construction of Service Road, Improvement Of Land, Pipe carring structure for a span of 25 Meter for crossing of a Canal / River etc. for Augmentation of Ground Water Based Piped Water Supply Scheme for BALIBHARA in Barrackpur-I Block of North 24 Pargana(s) District under N 24 Pgs W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000167/2023-2024</t>
   </si>
   <si>
     <t>1620/NWSD-I</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>11/10/2024</t>
   </si>
   <si>
     <t>A.K.C. SUPPLY &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -672,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -837,54 +810,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>7.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1022,54 +995,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>5.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1164,203 +1137,140 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>535.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>131.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.6</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>803.44</v>
+      </c>
+      <c r="P10" s="8">
+        <v>138.87</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>17.28</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>