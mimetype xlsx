--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -787,54 +787,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.98</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>102.91</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -962,54 +962,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>14.19</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1023,88 +1023,88 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>21400</v>
       </c>
       <c r="Q7" s="4">
-        <v>241.18</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>21529.4</v>
       </c>
       <c r="P8" s="8">
-        <v>246.85</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>1.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>