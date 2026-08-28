--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -113,50 +113,74 @@
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Zone-IB (Telinipara) of Surface based Water Supply Scheme for Arsenic affected areas of N24Pgs District under North 24 Pgs Water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000201/2021-2022</t>
   </si>
   <si>
     <t>332/NWSD-I</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 45.4 MLD) for Surface water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc. approach road &amp; road restoration etc. for 21 Nos. distribution zone for Arsenic affected areas of North 24 Parganas District (Mangal pandey WTP) under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I),ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery, installation &amp; Commissioning of Electro Mechanical machinery under Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-I, B (Telinipara) in Barrackpore-II Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/001062/2023-2024</t>
   </si>
   <si>
     <t>4033/ED</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
@@ -168,74 +192,50 @@
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Supply and installation of Display Board to be placeed at BILKANDA ZONE-I, BANDIPUR, BILKANDA ZONE-II, PATULIA and MOHANPUR, Zone-I-B (Telinipara), Zone-IA-II (Chak Kanthalia) pipe water supply scheme for Barrackpore-II Block under North 24 Pgs. Water Supply Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000275/2023-2024</t>
   </si>
   <si>
     <t>70/NWSD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>RMN-SREE SUBHA JOINT VENTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,324 +787,324 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>102.91</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>34.15</v>
+        <v>21400</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>241.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>85.47</v>
+        <v>34.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.94</v>
+        <v>85.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>21400</v>
+        <v>4.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.19</v>
       </c>
       <c r="S7" s="4">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>21529.4</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>246.85</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>