--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -916,88 +916,88 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>21400</v>
       </c>
       <c r="Q6" s="4">
-        <v>174.62</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>2</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>21443.61</v>
       </c>
       <c r="P7" s="8">
-        <v>174.62</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>0.81</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>