--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,74 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Augmentation of Intake, Water Treatment Plant (augmented to 45.4 MLD) for Surface water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc. approach road &amp; road restoration etc. for 21 Nos. distribution zone for Arsenic affected areas of North 24 Parganas District (Mangal pandey WTP) under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I),ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000118/2023-2024</t>
   </si>
   <si>
     <t>1424/NWSD-I</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Special measure for protection of road and pipe line work at different location under the command area of khilkapur and Algoria scheme and other ancilary works under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL)</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>106/NWSD-I</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>OM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,101 +940,162 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>21400</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>174.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="S6" s="4">
         <v>2</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>4.57</v>
+      </c>
+      <c r="R7" s="4">
+        <v>92.09</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>21448.57</v>
+      </c>
+      <c r="P8" s="8">
+        <v>179.2</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.84</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>