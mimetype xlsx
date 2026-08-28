--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,111 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>North 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of Surface Water Based Piped Water Supply Scheme for Zone-III-B (KHILIKAPUR) in Barasat-I Block of North 24 Parganas District under North 24 Pgs. W/S. Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>SM/13434</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 45.4 MLD) for Surface water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc. approach road &amp; road restoration etc. for 21 Nos. distribution zone for Arsenic affected areas of North 24 Parganas District (Mangal pandey WTP) under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I),ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>479/NWSD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2024-2025</t>
   </si>
   <si>
     <t>1713/NWSD-I</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>Pole shifting from PHE Land. Ref ID: 860302827, Application ID: 100000110627 Date: 19.06.2024</t>
   </si>
   <si>
     <t>BILL/00084/2024-2025</t>
   </si>
   <si>
     <t>101/PFMS/24-25</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>RMN-SREE SUBHA JOINT VENTURE</t>
   </si>
   <si>
     <t>Special measure for protection of road and pipe line work at different location under the command area of khilkapur and Algoria scheme and other ancilary works under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>106/NWSD-I</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>OM CONSTRUCTION</t>
   </si>
@@ -744,253 +744,253 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>35.35</v>
+        <v>21400</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>174.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>7.7</v>
+        <v>35.35</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>0.55</v>
+        <v>7.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>21400</v>
+        <v>0.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>174.62</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>