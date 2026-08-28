--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -89,75 +89,75 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>North 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Improvement of IT Infrastructure by providing Desktop computers, printers, copies and its peripherals for water testing laboratory and Division &amp; Sub Division offices under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>SM/13407</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Supply of HP Slim Desktop PC - 501 PF 2367 in PC System - i3, UPS, Laser Printer for office of the Executive Engineer, North 24 Pgs. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00034/2022-2023</t>
+  </si>
+  <si>
+    <t>312/DEP/2022-23</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>IONET</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of Canon Multifunction Machines Mfm, on site OEM warranty 3 year for the office of the Executive Engineer, North 24 Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00104/2023-2024</t>
   </si>
   <si>
     <t>141/PFMS/23-24</t>
   </si>
   <si>
     <t>14/07/2023</t>
-  </si>
-[...13 lines deleted...]
-    <t>28/12/2022</t>
   </si>
   <si>
     <t>Supply of Canon Multifunction Machines Mfm, On Site OEM Warranty 3 year for office of the Executive Engineer, North 24 Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00102/2022-2023</t>
   </si>
   <si>
     <t>396/DEP/2022-23</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>Supply of HP Intel Core i5 14 inch Laptop (Windows 11 Professional) for office of the Executive Engineer, North 24 Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00100/2022-2023</t>
   </si>
   <si>
     <t>394/DEP/2022-23</t>
   </si>
   <si>
     <t>Supply of Canon Multifunction Machines Mfm, On Site OEM Warranty 3 year for office of the AE, NWSSD-I, P.H.E.D. under Executive Engineer, North 24 Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
@@ -741,51 +741,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>3.55</v>
+        <v>2.87</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -798,51 +798,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>2.87</v>
+        <v>3.55</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -1017,54 +1017,54 @@
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="4">
         <v>3.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>47</v>
       </c>