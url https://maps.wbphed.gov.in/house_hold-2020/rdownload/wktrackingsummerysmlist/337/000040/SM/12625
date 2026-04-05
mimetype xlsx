--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.87</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1052,54 +1052,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>79.06</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1170,54 +1170,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>21400</v>
       </c>
       <c r="Q9" s="4">
-        <v>302.58</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>2</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1265,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>21558.91</v>
       </c>
       <c r="P11" s="8">
-        <v>308.2</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>1.43</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>