--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -113,141 +113,141 @@
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Zone-IV/B (Saraberia) of Surface based Water Supply Scheme for Arsenic affected areas of N24Pgs District under North 24 Pgs Water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000008/2022-2023</t>
   </si>
   <si>
     <t>423/NWSD-I</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Augmentation of Intake, Water Treatment Plant (augmented to 45.4 MLD) for Surface water Based piped Water Supply Scheme including augmentation, laying &amp; construction of various components like Laying Distribution System, OHR, FHTC, Repairing of pump house, staff quarter, chlorination room, boundary wall etc. approach road &amp; road restoration etc. for 21 Nos. distribution zone for Arsenic affected areas of North 24 Parganas District (Mangal pandey WTP) under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I),ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/NWSD-I</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>RMN-SREE SUBHA JOINT VENTURE</t>
+  </si>
+  <si>
+    <t>Railway way leave permission between Mast 6/02-06 - 6/01-05 at Station from Kazipara Halt (KZPR)- Karea Kadambagachhi Halt (KBGH) for laying 600 mm. dia. (OD) M.S pipe by Jack Pushing Technique for Augmentaion of Surface Based Piped Water Supply Scheme for Zone- IV-B (Saraberia) in Barasat-I Block under North 24 Pgs W/S Division-I P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>2126/NWSD-I</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. SHUBHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>485/NWSD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Way leave / crossing purpose water supply (JJM) station from Kazipara Halt to Karea Kadambagachhi Halt. (Eastern Railway, Sealdah). KM Mast : 4/35-37 - 4/34-36, Application ID : ER-SDAH-2023-WL-56</t>
   </si>
   <si>
     <t>BILL/00257/2023-2024</t>
   </si>
   <si>
     <t>261/PFMS/23-24</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>EASTERN RAILWAY, SEALDAH</t>
   </si>
   <si>
     <t>Way leave / crossing purpose water supply (JJM) station from Kazipara Halt to Karea Kadambagachi. (Eastern Railway, Sealdah). KM Mast : 6/02-06 - 6/01-05, Application ID : ER-SDAH-2023-WL-57.</t>
   </si>
   <si>
     <t>BILL/00258/2023-2024</t>
   </si>
   <si>
     <t>262/PFMS/23-24</t>
   </si>
   <si>
-    <t>Railway way leave permission between Mast 6/02-06 - 6/01-05 at Station from Kazipara Halt (KZPR)- Karea Kadambagachhi Halt (KBGH) for laying 600 mm. dia. (OD) M.S pipe by Jack Pushing Technique for Augmentaion of Surface Based Piped Water Supply Scheme for Zone- IV-B (Saraberia) in Barasat-I Block under North 24 Pgs W/S Division-I P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000034/2024-2025</t>
   </si>
   <si>
     <t>1715/NWSD-I</t>
   </si>
   <si>
     <t>26/11/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>RMN-SREE SUBHA JOINT VENTURE</t>
   </si>
   <si>
     <t>Reapiring and restoration of Black Top metal road under the command area of Saraberia, Kharki, Tentulia Water Supply Scheme within Barasat-I Block under North 24 Pgs W/S Division-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000030/2025-2026</t>
   </si>
   <si>
     <t>754/NWSD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/07/2025</t>
   </si>
   <si>
     <t>BASHUDEV DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -820,407 +820,407 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>78.35</v>
+        <v>21400</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>302.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.22</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.06</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.74</v>
+        <v>78.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>6.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>17.86</v>
+        <v>4.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>21400</v>
+        <v>17.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1265,54 +1265,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>21558.91</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>308.2</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>