--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -194,51 +194,51 @@
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Repair And Renovation Works of R.C.C. Elevated Reservoir 900 Cum, Construction Of Pump House (4.88m X 3.66m) Including Sanitary Arrangement, Repairing of Boundary Wall Construction Of Service Road for 60 Mtr. length, Improvement of land, Special Repair And Renovation Of Chlorine Room and Guard Room for Augmentation of Surface Water Based Piped Water Supply Scheme of Arsenic Affected areas of ZONE - XIII AZIZNAGAR in Deganga Block of North 24 Pargana(s) District under N24 Pgs W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>1146/NWSD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
-    <t>02/07/2025</t>
+    <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>