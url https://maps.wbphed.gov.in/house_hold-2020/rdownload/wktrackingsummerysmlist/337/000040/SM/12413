--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,77 +153,50 @@
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>1205/NWSD-I</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at OHR Site of Aziznagar water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N). Type :</t>
   </si>
   <si>
     <t>BILL/05032/2023-2024</t>
   </si>
   <si>
     <t>BP-343-23-24</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Repair And Renovation Works of R.C.C. Elevated Reservoir 900 Cum, Construction Of Pump House (4.88m X 3.66m) Including Sanitary Arrangement, Repairing of Boundary Wall Construction Of Service Road for 60 Mtr. length, Improvement of land, Special Repair And Renovation Of Chlorine Room and Guard Room for Augmentation of Surface Water Based Piped Water Supply Scheme of Arsenic Affected areas of ZONE - XIII AZIZNAGAR in Deganga Block of North 24 Pargana(s) District under N24 Pgs W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>1146/NWSD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -630,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -793,54 +766,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -986,201 +959,140 @@
         <v>2.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>533.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>308.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>57.82</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>663.12</v>
+      </c>
+      <c r="P8" s="8">
+        <v>312.09</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>47.06</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>