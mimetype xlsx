--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,54 +167,96 @@
   <si>
     <t>BILL/05032/2023-2024</t>
   </si>
   <si>
     <t>BP-343-23-24</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Repair And Renovation Works of R.C.C. Elevated Reservoir 900 Cum, Construction Of Pump House (4.88m X 3.66m) Including Sanitary Arrangement, Repairing of Boundary Wall Construction Of Service Road for 60 Mtr. length, Improvement of land, Special Repair And Renovation Of Chlorine Room and Guard Room for Augmentation of Surface Water Based Piped Water Supply Scheme of Arsenic Affected areas of ZONE - XIII AZIZNAGAR in Deganga Block of North 24 Pargana(s) District under N24 Pgs W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>1146/NWSD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>02/01/2027</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>BILL/01349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,70 +645,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1012,87 +1054,203 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>533.66</v>
       </c>
       <c r="Q7" s="4">
         <v>308.54</v>
       </c>
       <c r="R7" s="4">
         <v>57.82</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P8" s="4">
+        <v>86.95</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>22089.84</v>
+      </c>
+      <c r="P10" s="8">
+        <v>312.09</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.41</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>