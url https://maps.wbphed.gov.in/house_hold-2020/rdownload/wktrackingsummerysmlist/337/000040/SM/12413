--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,150 +113,150 @@
   <si>
     <t>Detail route survey, design of distribution network and preparation of estimate drawing &amp; DPR for providing FHTC in the scheme of Zone-XIII (Aziznagar) under North 24 Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000071/2022-2023</t>
   </si>
   <si>
     <t>1065/NWSD-I</t>
   </si>
   <si>
     <t>05/09/2022</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure, Proposed Rising Main System, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Repair And Renovation Works of R.C.C. Elevated Reservoir 900 Cum, Construction Of Pump House (4.88m X 3.66m) Including Sanitary Arrangement, Repairing of Boundary Wall Construction Of Service Road for 60 Mtr. length, Improvement of land, Special Repair And Renovation Of Chlorine Room and Guard Room for Augmentation of Surface Water Based Piped Water Supply Scheme of Arsenic Affected areas of ZONE - XIII AZIZNAGAR in Deganga Block of North 24 Pargana(s) District under N24 Pgs W/S Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>1146/NWSD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>02/01/2027</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>460/NWSD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>1205/NWSD-I</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>BILL/01349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at OHR Site of Aziznagar water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N). Type :</t>
   </si>
   <si>
     <t>BILL/05032/2023-2024</t>
   </si>
   <si>
     <t>BP-343-23-24</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...58 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,383 +830,383 @@
         <v>3.51</v>
       </c>
       <c r="Q3" s="4">
         <v>3.55</v>
       </c>
       <c r="R3" s="4">
         <v>101</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>103.34</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.13</v>
+        <v>533.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>308.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.82</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.48</v>
+        <v>103.34</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>533.66</v>
+        <v>20.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>308.54</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>57.82</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>86.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>2.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22089.84</v>