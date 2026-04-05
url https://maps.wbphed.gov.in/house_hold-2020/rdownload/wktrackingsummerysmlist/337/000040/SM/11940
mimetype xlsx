--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -730,54 +730,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.53</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -791,88 +791,88 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>166.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>59.45</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>35.64</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>26</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>172.06</v>
       </c>
       <c r="P5" s="8">
-        <v>59.98</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>34.86</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>