--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,50 +135,65 @@
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Construction of 100 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation, Soil Test), pipe connection and cost of pipes, specials, Construction Boundary wall at Pump House, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc., Augmentation of Gainpur Water Supply Scheme in Bongaon Block of North 24 Parganas District under North 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>552/NWSD-I</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>SUDHAMAY MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Laying of distribution system &amp; related works at Gainpur W/S scheme in the District of North 24 Parganas under North 24 Parganas water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>483/NWSD-I</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>12/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -567,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -730,54 +745,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -791,101 +806,162 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>166.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.64</v>
       </c>
       <c r="S4" s="4">
         <v>26</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="4">
+        <v>15.22</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>55</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>187.28</v>
+      </c>
+      <c r="P6" s="8">
+        <v>59.98</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>32.02</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>