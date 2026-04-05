--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -341,51 +341,51 @@
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Iron elimination Plant (IEP) with concrete Platform, drain etc. at 3rd T/W site of Barbaria Water Supply Scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>1420/NWSD-I</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
-    <t>11/12/2025</t>
+    <t>25/01/2026</t>
   </si>
   <si>
     <t>NEER UDYOG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -940,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.95</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -997,54 +997,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1058,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>20.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.66</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>69.91</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1119,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>20.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.1</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>71.99</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1180,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>18.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.45</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.7</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1481,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>11.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.32</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>71.69</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1599,54 +1599,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="4">
         <v>159.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>60.78</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1660,54 +1660,54 @@
       <c r="I15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q15" s="4">
-        <v>21.62</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>11</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1755,54 +1755,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>21702.08</v>
       </c>
       <c r="P17" s="8">
-        <v>142.04</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>