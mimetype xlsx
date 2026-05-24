--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -287,108 +287,81 @@
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>ELIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>New service connection at P.H.No- I, Zone-II of Barberia water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05529/2023-2024</t>
   </si>
   <si>
     <t>BP-347-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line including all necessary works at distribution system &amp; Providing Functional House hold Tap Connection (FHTC) including supplying,laying, fitting, fixing of 15 mm NB PVC, Schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works within command area of Barbaria Water Supply Scheme &amp; adjoinings mouzas under Barasat-I block in the district of North 24 Parganas under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of Iron elimination Plant (IEP) with concrete Platform, drain etc. at 3rd T/W site of Barbaria Water Supply Scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>1420/NWSD-I</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>NEER UDYOG</t>
+  </si>
+  <si>
+    <t>Improvement of land of 3rd T/W site of Barbaria water supply scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>1220/NWSD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,54 +913,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -997,54 +970,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1031,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>20.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.91</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1092,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>20.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.99</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1153,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>18.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.7</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1454,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>11.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>71.69</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1575,247 +1548,186 @@
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P14" s="4">
+        <v>19.51</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>204.87</v>
+      </c>
+      <c r="P16" s="8">
+        <v>59.63</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>29.11</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>