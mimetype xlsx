--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,92 @@
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>1420/NWSD-I</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>NEER UDYOG</t>
   </si>
   <si>
     <t>Improvement of land of 3rd T/W site of Barbaria water supply scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000021/2024-2025</t>
   </si>
   <si>
     <t>1220/NWSD-I</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system &amp; Providing Functional House hold Tap Connection (FHTC) including supplying,laying, fitting, fixing of 15 mm NB PVC, Schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works within command area of Barbaria Water Supply Scheme &amp; adjoinings mouzas under Barasat-I block in the district of North 24 Parganas under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>1331/NWSD-I</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1647,87 +1689,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P15" s="4">
         <v>2.51</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="4">
+        <v>159.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>60.78</v>
+      </c>
+      <c r="R16" s="4">
+        <v>38</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P17" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>21.62</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="S17" s="4">
+        <v>11</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>21704.58</v>
+      </c>
+      <c r="P18" s="8">
+        <v>142.04</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0.65</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>