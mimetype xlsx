--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,333 +77,333 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing FHTC (Functional Household Tap Connection) of augmentation for Barbaria Water Supply Scheme in Barasat-I Block of North 24 Parganas District under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11556</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Repairing of unmanned panel by supplying of different electrical spares at P.H I under Barberia W/s scheme</t>
+  </si>
+  <si>
+    <t>ORD/000322/2021-2022</t>
+  </si>
+  <si>
+    <t>1695/EMSD I</t>
+  </si>
+  <si>
+    <t>02/07/2021</t>
+  </si>
+  <si>
+    <t>19/07/2021</t>
+  </si>
+  <si>
+    <t>TAMAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>North 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) of augmentation for Barbaria Water Supply Scheme in Barasat-I Block of North 24 Parganas District under North 24 Parganas Water Supply Division-I, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system &amp; Providing Functional House hold Tap Connection (FHTC) including supplying,laying, fitting, fixing of 15 mm NB PVC, Schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works within command area of Barbaria Water Supply Scheme &amp; adjoinings mouzas under Barasat-I block in the district of North 24 Parganas under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL)</t>
+  </si>
+  <si>
+    <t>ORD/000080/2022-2023</t>
+  </si>
+  <si>
+    <t>1331/NWSD-I</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>SUDHAMAY MAJUMDAR</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for Barbaria of Surface based Water Supply Scheme for Arsenic affected areas of N24Pgs District under North 24 Pgs Water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER (CIVIL)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000013/2022-2023</t>
   </si>
   <si>
     <t>431/NWSD-I</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...17 lines deleted...]
-    <t>TAMAL ENTERPRISE</t>
+    <t>Sinking of 01 No. Tube well 300 x 200 mm dia, 300 mtr. depth at Head Works site within command area of Barbaria Water Supply Scheme under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>1340/NWSD-I</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
   </si>
   <si>
     <t>Sinking of 01 No. Tube well 300 x 200 mm dia, 300 mtr. depth at 2nd Tube Well site within command area of Barbaria Water Supply Scheme under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000099/2022-2023</t>
   </si>
   <si>
     <t>1342/NWSD-I</t>
   </si>
   <si>
-    <t>22/11/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>SAHA CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
-    <t>Sinking of 01 No. Tube well 300 x 200 mm dia, 300 mtr. depth at Head Works site within command area of Barbaria Water Supply Scheme under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
-[...8 lines deleted...]
-    <t>SUDHAMAY MAJUMDAR</t>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-II) (Rep.) under Kanaikathi-Kanthalberia W/S Scheme and Barberia W/S Scheme District of 24 Pgs. (N) NIET No.- 32 of EE/EMD of 2022-23 (Sl. No.- 14)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001972/2022-2023</t>
+  </si>
+  <si>
+    <t>1286/EMD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>BENGAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Special Repair &amp; Renovation , Construction of Boundary Wall and other ancilliary works under Augmentation of Ground water based Barbaria water supply scheme of North 24 Parganas District under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2023-2024</t>
+  </si>
+  <si>
+    <t>1435/NWSD-I</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>ELIJA CONSTRUCTION</t>
   </si>
   <si>
     <t>Site development, construction of Approach road, Bank potection by bullah piling and other ancillary works at Head work site of Barbaria water supply scheme and other ancilary works under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000139/2023-2024</t>
   </si>
   <si>
     <t>1398/NWSD-I</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>04/11/2023</t>
   </si>
   <si>
     <t>M/S. SHUBHA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>468/NWSD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-II) (Rep.) under Kanaikathi-Kanthalberia W/S Scheme and Barberia W/S Scheme District of 24 Pgs. (N) NIET No.- 32 of EE/EMD of 2022-23 (Sl. No.- 14)</t>
-[...20 lines deleted...]
-    <t>BENGAL CONSTRUCTION</t>
+    <t>Construction of Iron elimination Plant (IEP) with concrete Platform, drain etc. at 3rd T/W site of Barbaria Water Supply Scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>1420/NWSD-I</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>25/01/2026</t>
+  </si>
+  <si>
+    <t>NEER UDYOG</t>
   </si>
   <si>
     <t>Construction of boundary wall at 3rd T/W site of Barbaria Water Supply Scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000022/2024-2025</t>
   </si>
   <si>
     <t>1217/NWSD-I</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>DAS TRADING</t>
   </si>
   <si>
     <t>Construction of Service Road at 3rd T/W site of Barbaria Water Supply Scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2024-2025</t>
   </si>
   <si>
     <t>1219/NWSD-I</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>OM CONSTRUCTION</t>
   </si>
   <si>
-    <t>Special Repair &amp; Renovation , Construction of Boundary Wall and other ancilliary works under Augmentation of Ground water based Barbaria water supply scheme of North 24 Parganas District under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
-[...14 lines deleted...]
-    <t>ELIJA CONSTRUCTION</t>
+    <t>Improvement of land of 3rd T/W site of Barbaria water supply scheme under North 24 Pgs. Water Supply Division-I, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>1220/NWSD-I</t>
   </si>
   <si>
     <t>New service connection at P.H.No- I, Zone-II of Barberia water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05529/2023-2024</t>
   </si>
   <si>
     <t>BP-347-23-24</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...73 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,924 +930,924 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>3.95</v>
+        <v>0.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.95</v>
+        <v>0.16</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.16</v>
+        <v>159.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.16</v>
+        <v>60.78</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>20.97</v>
+        <v>3.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.66</v>
+        <v>3.95</v>
       </c>
       <c r="R5" s="4">
-        <v>69.91</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>20.97</v>
       </c>
       <c r="Q6" s="4">
         <v>15.1</v>
       </c>
       <c r="R6" s="4">
         <v>71.99</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>18.04</v>
+        <v>20.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.45</v>
+        <v>14.66</v>
       </c>
       <c r="R7" s="4">
-        <v>96.7</v>
+        <v>69.91</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>36.83</v>
+        <v>54.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>54.33</v>
+        <v>21339.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.62</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>8.01</v>
+        <v>11.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.32</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.69</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>2.67</v>
+        <v>18.04</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.45</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.7</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>11.61</v>
+        <v>36.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.32</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>71.69</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>5.32</v>
+        <v>19.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>19.51</v>
+        <v>8.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>2.51</v>
+        <v>2.67</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>159.95</v>
+        <v>2.51</v>
       </c>
       <c r="Q16" s="4">
-        <v>60.78</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>108</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P17" s="4">
-        <v>21339.76</v>
+        <v>5.32</v>
       </c>
       <c r="Q17" s="4">
-        <v>21.62</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>21704.58</v>