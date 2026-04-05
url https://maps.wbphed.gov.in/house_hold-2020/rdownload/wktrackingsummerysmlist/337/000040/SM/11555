--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -811,54 +811,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -986,54 +986,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>5.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1104,54 +1104,54 @@
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.98</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>0.07</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>11</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1199,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>21849.51</v>
       </c>
       <c r="P10" s="8">
-        <v>17.49</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>