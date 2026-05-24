--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,77 +174,50 @@
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No- I ,Zone- II of Barakpur water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/05851/2023-2024</t>
   </si>
   <si>
     <t>BP-387-23-24</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, pipe carrying structure, Providing FHTC including supplying , laying, fitting, fixing of 15 mm NB PVC (Schedule 80) / 20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun meter ferrule, saddle piece etc. all complete, Construction works of R.C.C Elevated Reservoir 250 m3, Construction of Retaining Wall &amp; Boundary wall, pump house (4.88M x 3.66M) including sanitary arrangement, Service Road (60Mtr. Length x 3 Mtr. Width) at Head Work site for Barakpur Zone-II in Bongaon Block of North 24 Parganas (S) District under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -648,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -811,54 +784,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -986,54 +959,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>5.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1065,201 +1038,140 @@
         <v>3.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>468.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>509.74</v>
+      </c>
+      <c r="P9" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.69</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>