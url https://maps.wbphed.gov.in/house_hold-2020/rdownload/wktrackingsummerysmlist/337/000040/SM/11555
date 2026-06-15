--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,77 @@
     <t>BILL/05851/2023-2024</t>
   </si>
   <si>
     <t>BP-387-23-24</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, pipe carrying structure, Providing FHTC including supplying , laying, fitting, fixing of 15 mm NB PVC (Schedule 80) / 20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun meter ferrule, saddle piece etc. all complete, Construction works of R.C.C Elevated Reservoir 250 m3, Construction of Retaining Wall &amp; Boundary wall, pump house (4.88M x 3.66M) including sanitary arrangement, Service Road (60Mtr. Length x 3 Mtr. Width) at Head Work site for Barakpur Zone-II in Bongaon Block of North 24 Parganas (S) District under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1091,87 +1118,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>468.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>13.98</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0.07</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>21849.51</v>
+      </c>
+      <c r="P10" s="8">
+        <v>17.49</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.08</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>