--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,68 +282,50 @@
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide Notification No. 03/2022 Central tax rate dt.13/07/2022 for the work of "Laying of distribution pipeline including providing FHTC at Mollahati W/S Scheme under NWSD-I, P.H.E. Dte. Tender No.82/eT/NWSD-I of 2022-23, Work Order No.1055/NWSD-I dt.01/09/2022, Enhancement GST Sanction No. PHE/IV/3260/W-698/23 dt.19/10/2023.</t>
   </si>
   <si>
     <t>BILL/00126/2024-2025</t>
   </si>
   <si>
     <t>180/PFMS/24-25</t>
   </si>
   <si>
     <t>03/09/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1572,148 +1554,87 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>35.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>936.43</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>