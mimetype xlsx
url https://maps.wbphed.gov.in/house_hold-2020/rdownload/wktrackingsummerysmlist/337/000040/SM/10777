--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60.24</v>
       </c>
       <c r="S3" s="4">
         <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,54 +938,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1060,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>7.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1121,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>6.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>64.83</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>76.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>76.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1361,54 +1361,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>681.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>625.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>91.78</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>936.43</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>725.25</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>77.45</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>