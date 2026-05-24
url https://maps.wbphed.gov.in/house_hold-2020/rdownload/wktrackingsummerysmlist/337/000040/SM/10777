--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1361,54 +1361,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>681.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>625.9</v>
+        <v>678.05</v>
       </c>
       <c r="R11" s="4">
-        <v>91.78</v>
+        <v>99.43</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1422,54 +1422,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>36.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>35.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1483,54 +1483,54 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>5.27</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>936.43</v>
       </c>
       <c r="P15" s="8">
-        <v>725.25</v>
+        <v>813.35</v>
       </c>
       <c r="Q15" s="8">
-        <v>77.45</v>
+        <v>86.86</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>