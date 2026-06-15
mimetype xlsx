--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide Notification No. 03/2022 Central tax rate dt.13/07/2022 for the work of "Laying of distribution pipeline including providing FHTC at Mollahati W/S Scheme under NWSD-I, P.H.E. Dte. Tender No.82/eT/NWSD-I of 2022-23, Work Order No.1055/NWSD-I dt.01/09/2022, Enhancement GST Sanction No. PHE/IV/3260/W-698/23 dt.19/10/2023.</t>
   </si>
   <si>
     <t>BILL/00126/2024-2025</t>
   </si>
   <si>
     <t>180/PFMS/24-25</t>
   </si>
   <si>
     <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>Laying of pipe line &amp; special measure for protection of road and other allied works at different location under Augmentation work at Mollahati W/S. Scheme in Bongaon Block under North 24Pgs. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2024-2025</t>
+  </si>
+  <si>
+    <t>51/NWSD-I</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>SUN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1554,87 +1572,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>35.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.73</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>941.17</v>
+      </c>
+      <c r="P16" s="8">
+        <v>813.35</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>86.42</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>