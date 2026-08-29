--- v5 (2026-06-15)
+++ v6 (2026-08-29)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>North 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Providing FHTC (Functional Household Tap Connection) By augmentation for Mollahati Water Supply Scheme in Bongaon Block of North 24 Parganas District</t>
   </si>
   <si>
     <t>SM/10777</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Detail route Survey, Design and preparation of Augmentation DPR in connection with " Providing functional household tap connection to every Household with in Mollahati Water Supply Scheme in North 24 Pgs. District under North 24 Pgs. W/S. Division-I P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL)</t>
+  </si>
+  <si>
+    <t>ORD/000126/2021-2022</t>
+  </si>
+  <si>
+    <t>1191/NWSD-I</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>15/01/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system &amp; Providing Functional House hold Tap Connection (FHTC) including supplying, laying, fitting, fixing of 15 mm NB PVC, Schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works including proposed Rising Main system within command area of Mollahati Water Supply Scheme under district North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2022-2023</t>
+  </si>
+  <si>
+    <t>1055/NWSD-I</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000031/2022-2023</t>
+  </si>
+  <si>
+    <t>1164/NWSD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation of BOUNDARY WALL for 48 m Length in 3rd. Pump house site at Mollahati Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>405/NWSD-I</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>SHAMALI ENTERPRISE</t>
   </si>
   <si>
-    <t>Detail route Survey, Design and preparation of Augmentation DPR in connection with " Providing functional household tap connection to every Household with in Mollahati Water Supply Scheme in North 24 Pgs. District under North 24 Pgs. W/S. Division-I P.H.E. Dte."</t>
-[...16 lines deleted...]
-  <si>
     <t>Special Repairing &amp; Renovation of Pump House at 2nd Pump House site &amp; Service road (25 Mtr. Length X 2 Mtr. Width) at 2nd Pump House site of Mollahati Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000011/2023-2024</t>
   </si>
   <si>
     <t>407/NWSD-I</t>
   </si>
   <si>
     <t>RAHUL ENTERPRISE</t>
   </si>
   <si>
     <t>Special Repairing &amp; Renovation of Pump House at Head Works site &amp; Service road (60 Mtr. Length X 3 Mtr. Width) at Head works site of Mollahati Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000010/2023-2024</t>
   </si>
   <si>
     <t>406/NWSD-I</t>
   </si>
   <si>
     <t>HAKIM ENTERPRISE</t>
   </si>
   <si>
+    <t>UPVC pipe laying work along with allied works under Mollahati Water Supply Scheme in the district of North 24 PGS under N 24 Pgs W/S Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>1087/NWSD-I</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>Repair and renovation works for 550 cum. capacity 20 mtr. staging height R.C.C. Over Head water Reservoir , Boundary wall at H/W site and PH-III with other allied works at Mollahati W/S Scheme under North 24 Pgs Water Supply Division- I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2023-2024</t>
+  </si>
+  <si>
+    <t>1240/NWSD-I</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation of BOUNDARY WALL for 51 m Length in 2nd Pump house site at Mollahati Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>413/NWSD-I</t>
   </si>
   <si>
     <t>M/S SAIN ENTERPRISE</t>
   </si>
   <si>
-    <t>UPVC pipe laying work along with allied works under Mollahati Water Supply Scheme in the district of North 24 PGS under N 24 Pgs W/S Div-I, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Renovation of AIRP at Mollahati Water Supply Scheme of capacity 110.81 Cu.m/hr of Bongaon Block under North 24 Pgs. W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000059/2024-2025</t>
   </si>
   <si>
     <t>1644/NWSD-I</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
-  </si>
-[...31 lines deleted...]
-    <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Supply and installation of 30 (Thirty) Nos. Display Board for information to be placed at different locations for Bagda, Barrackpore -I &amp; Bongaon Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Reimbursement of additional GST due to enhancement of rate from 12% to 18% vide Notification No. 03/2022 Central tax rate dt.13/07/2022 for the work of "Laying of distribution pipeline including providing FHTC at Mollahati W/S Scheme under NWSD-I, P.H.E. Dte. Tender No.82/eT/NWSD-I of 2022-23, Work Order No.1055/NWSD-I dt.01/09/2022, Enhancement GST Sanction No. PHE/IV/3260/W-698/23 dt.19/10/2023.</t>
   </si>
@@ -892,605 +892,605 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.9</v>
+        <v>5</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.55</v>
+        <v>5</v>
       </c>
       <c r="R3" s="4">
-        <v>60.24</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>5</v>
+        <v>681.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>5</v>
+        <v>678.05</v>
       </c>
       <c r="R4" s="4">
+        <v>99.43</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.13</v>
+        <v>0.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>7.29</v>
+        <v>5.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.93</v>
+        <v>3.55</v>
       </c>
       <c r="R6" s="4">
-        <v>95.08</v>
+        <v>60.24</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>6.19</v>
+        <v>4.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.01</v>
+        <v>3.6</v>
       </c>
       <c r="R7" s="4">
-        <v>64.83</v>
+        <v>87</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>76.32</v>
+        <v>7.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>76.25</v>
+        <v>6.93</v>
       </c>
       <c r="R8" s="4">
-        <v>99.91</v>
+        <v>95.08</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.04</v>
+        <v>76.32</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>76.25</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>71.75</v>
+        <v>36.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>35.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>681.95</v>
+        <v>6.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>678.05</v>
+        <v>4.01</v>
       </c>
       <c r="R11" s="4">
-        <v>99.43</v>
+        <v>64.83</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>36.59</v>
+        <v>71.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>35.6</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.29</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1501,102 +1501,102 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>5.27</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>6.67</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>35.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
@@ -1653,54 +1653,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>941.17</v>
       </c>
       <c r="P16" s="8">
-        <v>813.35</v>
+        <v>813</v>
       </c>
       <c r="Q16" s="8">
-        <v>86.42</v>
+        <v>86.38</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>