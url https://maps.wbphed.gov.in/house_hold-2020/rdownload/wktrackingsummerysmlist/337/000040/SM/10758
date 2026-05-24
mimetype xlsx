--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,77 +165,50 @@
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>RTOR000027/2024-2025</t>
   </si>
   <si>
     <t>1304/NWSD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves and pipe carrying structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir with pile foundation and pipe connection including cost of pipes &amp; specials with soil investigation, Construction of Pump House (4.88m X 3.66m) including Sanitary Arrangement, Construction of Boundary Wall, Construction of Service Road, Improvement Of Land, Pipe carring structure for a span of 25 Meter for crossing of a Canal / River etc. for Augmentation of Ground Water Based Piped Water Supply Scheme for Khamarkalla Zone-II in Bongaon Block of North 24 Pargana(s) District under N 24 Pgs W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000169/2023-2024</t>
   </si>
   <si>
     <t>1680/NWSD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -642,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -805,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -980,54 +953,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>5.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1059,201 +1032,140 @@
         <v>12.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>517.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>43.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>8.5</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>562.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>48.31</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>8.59</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>