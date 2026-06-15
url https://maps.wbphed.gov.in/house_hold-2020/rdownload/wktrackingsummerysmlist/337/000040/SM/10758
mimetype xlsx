--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,107 @@
     <t>RTOR000027/2024-2025</t>
   </si>
   <si>
     <t>1304/NWSD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves and pipe carrying structure, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir with pile foundation and pipe connection including cost of pipes &amp; specials with soil investigation, Construction of Pump House (4.88m X 3.66m) including Sanitary Arrangement, Construction of Boundary Wall, Construction of Service Road, Improvement Of Land, Pipe carring structure for a span of 25 Meter for crossing of a Canal / River etc. for Augmentation of Ground Water Based Piped Water Supply Scheme for Khamarkalla Zone-II in Bongaon Block of North 24 Pargana(s) District under N 24 Pgs W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000169/2023-2024</t>
   </si>
   <si>
     <t>1680/NWSD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Renovation of AIRP at Khamarkalla Zone-I Water Supply Scheme of capacity 182.62 Cu.m/hr of Bongaon Block under North 24 Pgs. W/S Div-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2024-2025</t>
+  </si>
+  <si>
+    <t>1588/NWSD-I</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS(P) LTD.</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection at P.H.No- I ,Zone- II of Khamarkhalla water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/00513/2025-2026</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1085,87 +1142,264 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>517.31</v>
       </c>
       <c r="Q8" s="4">
         <v>43.99</v>
       </c>
       <c r="R8" s="4">
         <v>8.5</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>129.21</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>65</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>35.16</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>22066.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>48.31</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.22</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>