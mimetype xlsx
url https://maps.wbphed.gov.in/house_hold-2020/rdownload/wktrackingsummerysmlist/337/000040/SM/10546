--- v1 (2026-02-07)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,77 +186,50 @@
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>RTOR000028/2024-2025</t>
   </si>
   <si>
     <t>1303/NWSD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, construction works of R.C.C. Elevated Reservoir 400 m3, construction of Pump House, Boundary Wall in Headwork Site, Construction of Service Road (60 Mtr. Length X 3 Mtr.Width) at Headwork site of Paikpara Zone-II Water Supply Scheme in Bongaon Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/000177/2023-2024</t>
   </si>
   <si>
     <t>1681/NWSD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -663,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,54 +799,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1031,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>5.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1137,201 +1110,140 @@
         <v>22.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>542.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>74.82</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>13.78</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>669</v>
+      </c>
+      <c r="P10" s="8">
+        <v>78.67</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>11.76</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>