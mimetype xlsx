--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,77 @@
     <t>RTOR000028/2024-2025</t>
   </si>
   <si>
     <t>1303/NWSD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials &amp; valves, pipe carrying structure all complete, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, construction works of R.C.C. Elevated Reservoir 400 m3, construction of Pump House, Boundary Wall in Headwork Site, Construction of Service Road (60 Mtr. Length X 3 Mtr.Width) at Headwork site of Paikpara Zone-II Water Supply Scheme in Bongaon Block of North 24 Parganas District.</t>
   </si>
   <si>
     <t>ORD/000177/2023-2024</t>
   </si>
   <si>
     <t>1681/NWSD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1163,87 +1190,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>542.96</v>
       </c>
       <c r="Q9" s="4">
         <v>74.82</v>
       </c>
       <c r="R9" s="4">
         <v>13.78</v>
       </c>
       <c r="S9" s="4">
         <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>7.68</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0.04</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>22008.76</v>
+      </c>
+      <c r="P11" s="8">
+        <v>86.34</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.39</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>