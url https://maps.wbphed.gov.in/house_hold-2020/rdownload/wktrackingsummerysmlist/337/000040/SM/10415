--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials, Construction Boundary Wall &amp; Service Road at Pump House and head work site, Augmentation of Bayra Water Supply Scheme in Bagdah Block of North 24 Parganas District under North 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000057/2023-2024</t>
   </si>
   <si>
     <t>640/NWSD-I</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>M/S. BUILDWELL</t>
+  </si>
+  <si>
+    <t>Inter connection with new Tube well at H/W site under Augmentation Scheme of Bayra within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>52/NWSD-I</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>ARUP CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -792,54 +810,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>13.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.93</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>82.7</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -849,54 +867,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="4">
         <v>13.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.93</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>82.7</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -910,54 +928,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>306.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>313.23</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>102.14</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1046,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>19.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.97</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>82.54</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1089,101 +1107,162 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>156.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.81</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>15.87</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>535.82</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>