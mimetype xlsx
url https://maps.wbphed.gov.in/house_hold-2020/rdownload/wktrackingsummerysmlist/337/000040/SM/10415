--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -197,51 +197,51 @@
   <si>
     <t>2028/NWSD-I</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials, Construction Boundary Wall &amp; Service Road at Pump House and head work site, Augmentation of Bayra Water Supply Scheme in Bagdah Block of North 24 Parganas District under North 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000057/2023-2024</t>
   </si>
   <si>
     <t>640/NWSD-I</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S. BUILDWELL</t>
   </si>
   <si>
     <t>Inter connection with new Tube well at H/W site under Augmentation Scheme of Bayra within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>52/NWSD-I</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>ARUP CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -810,54 +810,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>13.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.7</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -867,54 +867,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="4">
         <v>13.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.7</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -928,54 +928,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>306.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>313.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>102.14</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1046,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>19.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.54</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1107,54 +1107,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>156.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>15.87</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1202,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>535.82</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>375.87</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>70.15</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>