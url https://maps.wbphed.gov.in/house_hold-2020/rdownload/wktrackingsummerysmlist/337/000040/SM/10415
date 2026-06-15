--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,72 +197,114 @@
   <si>
     <t>2028/NWSD-I</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials, Construction Boundary Wall &amp; Service Road at Pump House and head work site, Augmentation of Bayra Water Supply Scheme in Bagdah Block of North 24 Parganas District under North 24 Parganas W/S Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000057/2023-2024</t>
   </si>
   <si>
     <t>640/NWSD-I</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>M/S. BUILDWELL</t>
   </si>
   <si>
     <t>Inter connection with new Tube well at H/W site under Augmentation Scheme of Bayra within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>52/NWSD-I</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>ARUP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of boundary illumination arrangement and allied works at P.H. No. I (OHR site) under Bayra W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>453/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BILL/00026/2025-2026</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Bayra ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/02085/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +693,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1182,87 +1224,258 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.52</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P11" s="4">
+        <v>16.7</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>555.18</v>
+      </c>
+      <c r="P13" s="8">
+        <v>375.87</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>67.7</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>