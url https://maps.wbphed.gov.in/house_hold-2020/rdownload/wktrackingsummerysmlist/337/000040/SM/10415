--- v3 (2026-06-15)
+++ v4 (2026-08-29)
@@ -161,90 +161,90 @@
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>H. I. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>877/NWSD-I</t>
   </si>
   <si>
     <t>22/07/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 250 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials, Construction Boundary Wall &amp; Service Road at Pump House and head work site, Augmentation of Bayra Water Supply Scheme in Bagdah Block of North 24 Parganas District under North 24 Parganas W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL)</t>
+  </si>
+  <si>
+    <t>ORD/000057/2023-2024</t>
+  </si>
+  <si>
+    <t>640/NWSD-I</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>M/S. BUILDWELL</t>
+  </si>
+  <si>
     <t>Sinking of 1 no. 300 mm. x 200 mm. dia. 250 mtr. Deep tube well by D.R. Rig method at Head Work Site at Boyra Water Supply Scheme under Bagdah Block within the jurisdiction of North 24 Pgs Water Supply Division- I, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>2028/NWSD-I</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. BUILDWELL</t>
   </si>
   <si>
     <t>Inter connection with new Tube well at H/W site under Augmentation Scheme of Bayra within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>52/NWSD-I</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>ARUP CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing and renovation of boundary illumination arrangement and allied works at P.H. No. I (OHR site) under Bayra W/S Scheme under EMSD-I, P.H.E.Dte. Dist.- 24PGS(N).</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
@@ -1085,60 +1085,60 @@
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>19.35</v>
+        <v>156.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.97</v>
+        <v>24.81</v>
       </c>
       <c r="R7" s="4">
-        <v>82.54</v>
+        <v>15.87</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1146,60 +1146,60 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>156.3</v>
+        <v>19.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.81</v>
+        <v>15.97</v>
       </c>
       <c r="R8" s="4">
-        <v>15.87</v>
+        <v>82.54</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>