--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -908,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>5.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.74</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1270,54 +1270,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>413.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>83.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>20.14</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1426,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>633</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>91.71</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>14.49</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>