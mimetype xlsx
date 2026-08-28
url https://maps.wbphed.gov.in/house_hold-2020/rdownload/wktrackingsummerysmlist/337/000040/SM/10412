--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,59 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>North 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Providing FHTC (Functional Household Tap Connection) by augmentation for Bagangram Zone-I Water Supply Scheme in Bongaon Block of North 24 Pgs. District under North 24 Pgs. Water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10412</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system &amp; Providing Functional House hold Tap Connection (FHTC) including supplying, laying, fitting, fixing of 15 mm NB PVC, Schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works including proposed Rising Main system within command area of BAGANGRAM ZONE-I Water Supply Scheme under North 24 Parganas Water Supply Division-I, PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL)</t>
+  </si>
+  <si>
+    <t>ORD/000053/2022-2023</t>
+  </si>
+  <si>
+    <t>1094/NWSD-I</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>11/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISES</t>
+  </si>
+  <si>
     <t>Survey, Design and preparation of Retrofitting DPR in connection with " Providing functional household tap connection to every Household under Bagangram Zone-I W/S scheme in North 24 Pgs. District under North 24 Pgs. W/S Sub-Division-I, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000194/2021-2022</t>
   </si>
   <si>
     <t>316/NWSD - I</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Special repair and renovation of Pump House &amp; allied works at Head Works Site &amp; 2nd Tube Well Site at Bagangram Zone-I Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000004/2023-2024</t>
   </si>
   <si>
     <t>378/NWSD-I</t>
   </si>
   <si>
     <t>05/04/2023</t>
@@ -149,132 +167,114 @@
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and renovation of Boundary wall for 40 m Length in 2nd Pump House site &amp; Service road (50 Mtr. Length X 3 Mtr. Width at Head Works site at Bagangram Zone-I Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>377/NWSD-I</t>
   </si>
   <si>
     <t>Special Repair and renovation of Pump House &amp; Allied Works at Head Works site &amp; 2nd Tube Well site at Bagangram Zone-I Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>378/NWSD-I.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I) (Rep) under Bagangram W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001154/2023-2024</t>
+  </si>
+  <si>
+    <t>4757/EMD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>377/NWSD-I.</t>
   </si>
   <si>
+    <t>Repair and renovation works of R.C.C. Elevaced Reservoir 350 cum &amp; Boundary Wall for 234 m Length in Head Works site at Bagangram Zone-I Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2022-2023</t>
+  </si>
+  <si>
+    <t>316/NWSD-I</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>M/S. ASOKE GHOSH AND BROTHERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>1135/NWSD-I</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...61 lines deleted...]
-    <t>M/S. ASOKE GHOSH AND BROTHERS</t>
   </si>
   <si>
     <t>Supply and installation of 30 (Thirty) Nos. Display Board for information to be placed at different locations for Bagda, Barrackpore -I &amp; Bongaon Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -844,60 +844,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.24</v>
+        <v>413.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.24</v>
+        <v>255.78</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>61.88</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -905,483 +905,483 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.25</v>
+        <v>4.24</v>
       </c>
       <c r="Q4" s="4">
         <v>4.24</v>
       </c>
       <c r="R4" s="4">
-        <v>80.74</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.32</v>
+        <v>5.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.74</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.25</v>
+        <v>8.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>8.32</v>
+        <v>5.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>122.72</v>
+        <v>26.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>26.48</v>
+        <v>8.32</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>413.37</v>
+        <v>33.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>83.24</v>
+        <v>25.54</v>
       </c>
       <c r="R10" s="4">
-        <v>20.14</v>
+        <v>75.55</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>33.8</v>
+        <v>122.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1426,54 +1426,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>633</v>
       </c>
       <c r="P13" s="8">
-        <v>91.71</v>
+        <v>313.36</v>
       </c>
       <c r="Q13" s="8">
-        <v>14.49</v>
+        <v>49.5</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>