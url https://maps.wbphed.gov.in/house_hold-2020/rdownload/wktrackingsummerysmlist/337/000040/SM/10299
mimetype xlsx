--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,71 @@
     <t>30/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>A.K.C. SUPPLY &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply and installation of 26 (Twenty-Six) Nos. Display Board for information regarding "SWAJAL GRAM", to be placed at different locations for Bagda, Bongaon, Barrackpore -II &amp; Barasat-I Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>1431/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF SERVICE ROAD OF 150 M LENGTH WITH PROTECTION WORK WITHIN THE COMMAND AREA UNDER CHANDPUR W/S SCHEME UNDER BAGDAH BLOCK OF NORTH 24 PARGANA(S) DISTRICT UNDER N 24 PGS W/S DIV-I, PHE DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000343/2023-2024</t>
+  </si>
+  <si>
+    <t>444/NWSD-I</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -829,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -890,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>227.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>204.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>89.87</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>26.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.85</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>21.78</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1315,87 +1336,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>4.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>29.73</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>332.83</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>