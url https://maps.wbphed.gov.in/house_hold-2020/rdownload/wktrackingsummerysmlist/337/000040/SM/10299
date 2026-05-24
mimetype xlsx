--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -850,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -911,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>227.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>204.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.87</v>
       </c>
       <c r="S4" s="4">
         <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1143,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>26.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.78</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1417,54 +1417,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>332.83</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>213.97</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>64.29</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>