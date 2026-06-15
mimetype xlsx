--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,59 @@
     <t>25/09/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>CONSTRUCTION OF SERVICE ROAD OF 150 M LENGTH WITH PROTECTION WORK WITHIN THE COMMAND AREA UNDER CHANDPUR W/S SCHEME UNDER BAGDAH BLOCK OF NORTH 24 PARGANA(S) DISTRICT UNDER N 24 PGS W/S DIV-I, PHE DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000343/2023-2024</t>
   </si>
   <si>
     <t>444/NWSD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system and Providing Functional Household Tap Connection (FHTC) including supplying, laying, fitting, fixing of 15 mm NB PVC, schedule 80/20 mm ODHDPE (PE 100, PN 16) pipe with all necessary works within command area of Chandpur Water Supply Scheme under North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00025/2025-2026</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1397,87 +1406,142 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>29.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.1</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>335.92</v>
+      </c>
+      <c r="P14" s="8">
+        <v>213.97</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>63.7</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>