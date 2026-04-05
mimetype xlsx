--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,68 +113,50 @@
   <si>
     <t>Survey, Design and preparation of Retrofitting DPR in connection with " Providing functional household tap connection to every Household under Bagangram Zone-II W/S scheme in North 24 Pgs. District under North 24 Pgs. W/S Sub-Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000196/2021-2022</t>
   </si>
   <si>
     <t>236/NWSD - I</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line including all necessary works at distribution system and Providing Functional House hold Tap Connection (FHTC) including supplying, laying, fitting, fixing of 15 mm NB PVC, schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works including proposed Rising Main system within command area of Bangangram Zone-II Water Supply Scheme district North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Special Repair and renovation of Pump House &amp; Allied Works for Head Works site &amp; 2nd Tube Well site at Bagangram Zone-II Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2023-2024</t>
   </si>
   <si>
     <t>379/NWSD-I.</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Special Repair and Renovation of Pump House &amp; Allied Works for Head Works site &amp; 2nd Tube Well Site at BAGANGRAM ZONE-II Water Supply scheme in Bongaon Block under North 24 Parganas water Supply Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>379/NWSD-I</t>
@@ -216,65 +198,50 @@
     <t>21/08/2023</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>Supply and installation of 30 (Thirty) Nos. Display Board for information to be placed at different locations for Bagda, Barrackpore -I &amp; Bongaon Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
-  </si>
-[...13 lines deleted...]
-    <t>29/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,54 +793,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.52</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -884,523 +851,401 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>434.49</v>
+        <v>5.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>209.19</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>48.15</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>5.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>28</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.25</v>
+        <v>14.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.01</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>76.48</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>14.93</v>
+        <v>16.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>16.66</v>
+        <v>32.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>32.24</v>
+        <v>5.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>31.81</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>98.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...21 lines deleted...]
-      <c r="I10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>84.12</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>