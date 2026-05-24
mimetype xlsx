--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -793,54 +793,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -915,54 +915,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>5.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>76.48</v>
       </c>
       <c r="S5" s="4">
         <v>28</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1090,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>32.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>31.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1151,88 +1151,88 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>5.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>3.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>84.12</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>40.52</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>48.17</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>