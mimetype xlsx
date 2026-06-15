--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>21/08/2023</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>Supply and installation of 30 (Thirty) Nos. Display Board for information to be placed at different locations for Bagda, Barrackpore -I &amp; Bongaon Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>1430/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>BIBHAS PAL</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system and Providing Functional House hold Tap Connection (FHTC) including supplying, laying, fitting, fixing of 15 mm NB PVC, schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works including proposed Rising Main system within command area of Bangangram Zone-II Water Supply Scheme district North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2022-2023</t>
+  </si>
+  <si>
+    <t>631/NWSD-I</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1165,87 +1183,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>5.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0.18</v>
       </c>
       <c r="R9" s="4">
         <v>3.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>434.49</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>209.19</v>
+      </c>
+      <c r="R10" s="4">
+        <v>48.15</v>
+      </c>
+      <c r="S10" s="4">
+        <v>36</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>518.61</v>
+      </c>
+      <c r="P11" s="8">
+        <v>249.71</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>48.15</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>