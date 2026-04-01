--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,117 +254,66 @@
   <si>
     <t>Continuation order for the work of Hiring of 1no. Diesel Motor Cab / Maxi Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Executive Engineer, North 24 Parganas Water Supply Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) w.e.f. 01.01.2025 to 30.06.2025. [Vehicle No.WB 25L4241].</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-I)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000235/2024-2025</t>
   </si>
   <si>
     <t>1976/NWSD-I</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>M/S. SHUBHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation order for the work of Hiring of Diesel Cab having licensed carriage contract permit from Regional Transport Authority for the office of the Executive Engineer, North 24- Pgs. W/S Division-I, P.H.E. Dte. under the control of Assistant Engineer (HQ-II), North 24-Pgs. W/S Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) Days. w.e.f. 01.01.2025 to 30.06.2025. (Vehicle No.WB23E7201).</t>
-[...19 lines deleted...]
-  <si>
     <t>Additional laying of UPVC pipe and allied work under Augmentation work at Ichhlampur (Zone - II) W/S Scheme, Bongaon Block of North 24 Parganas District within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>799/NWSD-I</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>OM CONSTRUCTION</t>
-  </si>
-[...28 lines deleted...]
-    <t>31/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1429,308 +1378,125 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>16.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>484.37</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>