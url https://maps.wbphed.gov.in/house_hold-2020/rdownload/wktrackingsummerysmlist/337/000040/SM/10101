--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -865,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -926,54 +926,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>335.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>72.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>21.45</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1436,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>484.37</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>75.87</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>15.66</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>