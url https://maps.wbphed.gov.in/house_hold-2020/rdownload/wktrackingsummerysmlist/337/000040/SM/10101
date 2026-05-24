--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -212,108 +212,108 @@
   <si>
     <t>ORD/000135/2023-2024</t>
   </si>
   <si>
     <t>1394/NWSD-I</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>04/11/2023</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>RTOR000022/2024-2025</t>
   </si>
   <si>
     <t>1309/NWSD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
+    <t>Continuation order for the work of Hiring of 1no. Diesel Motor Cab / Maxi Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Executive Engineer, North 24 Parganas Water Supply Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) w.e.f. 01.01.2025 to 30.06.2025. [Vehicle No.WB 25L4241].</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>1976/NWSD-I</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. SHUBHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional laying of UPVC pipe and allied work under Augmentation work at Ichhlampur (Zone - II) W/S Scheme, Bongaon Block of North 24 Parganas District within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2025-2026</t>
+  </si>
+  <si>
+    <t>799/NWSD-I</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
+  </si>
+  <si>
+    <t>OM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply and installation of 26 (Twenty-Six) Nos. Display Board for information regarding "SWAJAL GRAM", to be placed at different locations for Bagda, Bongaon, Barrackpore -II &amp; Barasat-I Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>1431/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...40 lines deleted...]
-    <t>OM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -926,54 +926,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>335.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>72.07</v>
+        <v>345.83</v>
       </c>
       <c r="R4" s="4">
-        <v>21.45</v>
+        <v>102.94</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1162,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>31.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>26.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.35</v>
       </c>
       <c r="S8" s="4">
         <v>12</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1256,142 +1256,142 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>4.59</v>
+        <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>104.09</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>16.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1399,91 +1399,91 @@
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>16.95</v>
+        <v>4.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>484.37</v>
       </c>
       <c r="P13" s="8">
-        <v>75.87</v>
+        <v>377.09</v>
       </c>
       <c r="Q13" s="8">
-        <v>15.66</v>
+        <v>77.85</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>