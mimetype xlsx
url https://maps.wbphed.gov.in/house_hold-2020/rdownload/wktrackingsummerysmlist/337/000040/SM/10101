--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,92 @@
     <t>28/05/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>OM CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply and installation of 26 (Twenty-Six) Nos. Display Board for information regarding "SWAJAL GRAM", to be placed at different locations for Bagda, Bongaon, Barrackpore -II &amp; Barasat-I Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2024-2025</t>
   </si>
   <si>
     <t>1431/NWSD-I</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>BILL/00024/2025-2026</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Hiring of Diesel Cab having licensed carriage contract permit from Regional Transport Authority for the office of the Executive Engineer, North 24- Pgs. W/S Division-I, P.H.E. Dte. under the control of Assistant Engineer (HQ-II), North 24-Pgs. W/S Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) Days. w.e.f. 01.01.2025 to 30.06.2025. (Vehicle No.WB23E7201).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>ORD/000168/2024-2025</t>
+  </si>
+  <si>
+    <t>1915/NWSD-I</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Hiring of 1 no. Diesel Ambassador Car/ Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all condition for use of the Assistant Engineer (HQ-I), North 24-Parganas W/S Division-I, P.H.E. Dte. from 01.03.2025 to 31.05.2025. i.e. 92 days. (Vehicle No. WB23E0645)</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>299/NWSD-I</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>RAJESH JADAB</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1416,87 +1458,264 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>4.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.42</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>1.82</v>
+      </c>
+      <c r="R14" s="4">
+        <v>211.57</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.44</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="R15" s="4">
+        <v>149.24</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>490.09</v>
+      </c>
+      <c r="P16" s="8">
+        <v>379.56</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>77.45</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>