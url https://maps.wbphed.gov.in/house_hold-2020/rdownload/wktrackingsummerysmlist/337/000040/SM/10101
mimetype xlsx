--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -161,201 +161,201 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2022-2023</t>
   </si>
   <si>
     <t>608/NWSD-I</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2022-2023</t>
   </si>
   <si>
     <t>650/NWSD-I</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
+    <t>Repair and renovation works of R.C.C. Elevated Reservoir OF 350 CUM, Pump House at Head Works Site, Special Repair &amp; Renovation of Boundary Wall at Head Work Site &amp; other allied works at Ichhlampur Zone-II W/S Scheme Under Bongaon Block In The District Of North 24 Pargana(S) Under N 24 Pgs W/S Div-I, Phe Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000135/2023-2024</t>
+  </si>
+  <si>
+    <t>1394/NWSD-I</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>04/11/2023</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Hiring of 1no. Diesel Motor Cab / Maxi Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Executive Engineer, North 24 Parganas Water Supply Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) w.e.f. 01.01.2025 to 30.06.2025. [Vehicle No.WB 25L4241].</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>1976/NWSD-I</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. SHUBHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Renovation of AIRP at Ichhlampur Zone-II Water Supply Scheme of capacity 66.75 Cu.m/hr of Bongaon Block under North 24 Pgs. W/S Div-I, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000056/2024-2025</t>
   </si>
   <si>
     <t>1587/NWSD-I</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair and renovation works of R.C.C. Elevated Reservoir OF 350 CUM, Pump House at Head Works Site, Special Repair &amp; Renovation of Boundary Wall at Head Work Site &amp; other allied works at Ichhlampur Zone-II W/S Scheme Under Bongaon Block In The District Of North 24 Pargana(S) Under N 24 Pgs W/S Div-I, Phe Dte.</t>
-[...17 lines deleted...]
-    <t>SAHA CONSTRUCTION &amp; CO.</t>
+    <t>Continuation order for the work of Hiring of Diesel Cab having licensed carriage contract permit from Regional Transport Authority for the office of the Executive Engineer, North 24- Pgs. W/S Division-I, P.H.E. Dte. under the control of Assistant Engineer (HQ-II), North 24-Pgs. W/S Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) Days. w.e.f. 01.01.2025 to 30.06.2025. (Vehicle No.WB23E7201).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-II)</t>
+  </si>
+  <si>
+    <t>ORD/000168/2024-2025</t>
+  </si>
+  <si>
+    <t>1915/NWSD-I</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Supply and installation of 26 (Twenty-Six) Nos. Display Board for information regarding "SWAJAL GRAM", to be placed at different locations for Bagda, Bongaon, Barrackpore -II &amp; Barasat-I Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000025/2024-2025</t>
+  </si>
+  <si>
+    <t>1431/NWSD-I</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>RTOR000022/2024-2025</t>
   </si>
   <si>
     <t>1309/NWSD-I</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
-    <t>Continuation order for the work of Hiring of 1no. Diesel Motor Cab / Maxi Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Executive Engineer, North 24 Parganas Water Supply Division-I, P.H.E. Dte. for 181 (One Hundred Eighty One) w.e.f. 01.01.2025 to 30.06.2025. [Vehicle No.WB 25L4241].</t>
-[...22 lines deleted...]
-  <si>
     <t>Additional laying of UPVC pipe and allied work under Augmentation work at Ichhlampur (Zone - II) W/S Scheme, Bongaon Block of North 24 Parganas District within the jurisdiction of N24Pgs. W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>799/NWSD-I</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
-    <t>24/12/2025</t>
+    <t>22/06/2026</t>
   </si>
   <si>
     <t>OM CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply and installation of 26 (Twenty-Six) Nos. Display Board for information regarding "SWAJAL GRAM", to be placed at different locations for Bagda, Bongaon, Barrackpore -II &amp; Barasat-I Block Pipe Water Supply Scheme under North 24 Pgs. Water Supply Division-I , PHE. Dte.</t>
-[...14 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Continuation order for the work of Hiring of 1 no. Diesel Ambassador Car/ Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all condition for use of the Assistant Engineer (HQ-I), North 24-Parganas W/S Division-I, P.H.E. Dte. from 01.03.2025 to 31.05.2025. i.e. 92 days. (Vehicle No. WB23E0645)</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>299/NWSD-I</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>RAJESH JADAB</t>
   </si>
   <si>
     <t>BILL/00024/2025-2026</t>
   </si>
   <si>
     <t>25/04/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>RAJESH JADAB</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1140,535 +1140,535 @@
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>54.12</v>
+        <v>31.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.35</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>31.49</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>26.56</v>
+        <v>0.89</v>
       </c>
       <c r="R8" s="4">
-        <v>84.35</v>
+        <v>104.09</v>
       </c>
       <c r="S8" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>1.23</v>
+        <v>54.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.89</v>
+        <v>1.82</v>
       </c>
       <c r="R10" s="4">
-        <v>104.09</v>
+        <v>211.57</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>16.95</v>
+        <v>4.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>4.59</v>
+        <v>1.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="L13" s="4"/>
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>4.42</v>
+        <v>16.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.86</v>
+        <v>0.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.82</v>
+        <v>0.65</v>
       </c>
       <c r="R14" s="4">
-        <v>211.57</v>
+        <v>149.24</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="P15" s="4">
-        <v>0.44</v>
+        <v>4.42</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.65</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>149.24</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>