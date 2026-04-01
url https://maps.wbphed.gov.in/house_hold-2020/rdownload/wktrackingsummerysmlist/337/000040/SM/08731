--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,71 +111,50 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of MOLLAHATI Water Supply Scheme at BONGAON Block under North 24 Parganas water supply Division - I, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000074/2021-2022</t>
   </si>
   <si>
     <t>962/NWSD-I</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>30/01/2022</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. SHUBHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,73 +543,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -741,148 +720,87 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>92.39</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>92.39</v>
+      </c>
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>