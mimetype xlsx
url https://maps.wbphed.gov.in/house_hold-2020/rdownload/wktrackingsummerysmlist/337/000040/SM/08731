--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -706,88 +706,88 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>92.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>93.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>101.05</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>92.39</v>
       </c>
       <c r="P4" s="8">
-        <v>0</v>
+        <v>93.37</v>
       </c>
       <c r="Q4" s="8">
-        <v>0</v>
+        <v>101.05</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>