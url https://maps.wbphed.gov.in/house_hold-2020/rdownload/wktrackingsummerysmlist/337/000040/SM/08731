--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,71 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of MOLLAHATI Water Supply Scheme at BONGAON Block under North 24 Parganas water supply Division - I, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000074/2021-2022</t>
   </si>
   <si>
     <t>962/NWSD-I</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
     <t>30/01/2022</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Hiring of 1 (one) no. Motor Cab / Maxi Cab with contract carriage permit of R.T.A. In good running condition both in regards to body and engine with efficient driver with valid driving license as deemed it on daily rental basis including fulfillment of all other condition for use of the Assistant Engineer, North 24 Parganas W/S Sub-Division-I, P.H.E. Dte. for 6(Six) months, i.e. 181 days. [w.e.f. 01.11.2024 to 30.04.2025] (Car No.WB25K0619)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER (CIVIL),JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000064/2024-2025</t>
+  </si>
+  <si>
+    <t>1571/NWSD-I</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. SHUBHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -720,87 +741,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>92.39</v>
       </c>
       <c r="Q3" s="4">
         <v>93.37</v>
       </c>
       <c r="R3" s="4">
         <v>101.05</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0.66</v>
+      </c>
+      <c r="R4" s="4">
+        <v>76.45</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>93.25</v>
+      </c>
+      <c r="P5" s="8">
+        <v>94.02</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>100.83</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>