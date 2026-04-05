--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -799,54 +799,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>224.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>202.33</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>90.08</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -917,54 +917,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.25</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>259.96</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>16</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -978,54 +978,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>225.61</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1039,54 +1039,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.87</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>213.43</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1100,88 +1100,88 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>253.8</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>238.31</v>
       </c>
       <c r="P9" s="8">
-        <v>208.86</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>87.64</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>