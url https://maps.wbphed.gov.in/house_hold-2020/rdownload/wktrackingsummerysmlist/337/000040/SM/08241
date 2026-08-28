--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -149,87 +149,87 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Hiring of Diesel Cab having licensed carriage contract permit from Regional Transport Authority for the office of the Executive Engineer, North 24- Pgs. W/S Division-I, P.H.E. Dte. under the control of Assistant Engineer (HQ-II), North 24-Pgs. W/S Division-I, P.H.E. Dte. for 182 (One Hundrad Eighty Two) Days. w.e.f. 01.01.2024 to 30.06.2024.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-I),ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000327/2023-2024</t>
   </si>
   <si>
     <t>2196/NWSD-I</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>BADAL GHOSH</t>
   </si>
   <si>
+    <t>Continuation order for the work of Hiring of 1no. Diesel Motor Cab / Maxi Cab with contract carriage permit of R.T.A. in good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Executive Engineer, North 24 Parganas Water Supply Division-I, P.H.E. Dte. for 184 (One Hundred Eighty Four) w.e.f. 01.07.2024 to 31.12.2024. [Vehicle No.WB 25L4241].</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I,ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>932/NWSD-I</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>M/S. SHUBHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Continuation order for the work of Hiring of Diesel ambassador Car / Cab with contract carriage permit of R.T.A. In good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Assistant Engineer (HQ-I), North 24 Parganas W/S Division-I, P.H.E. Dte. [w.e.f. 01.06.2024 to 19.06.2024.(19 days)].(Car No.WB25J7778.)</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>816/NWSD-I</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>GITA DAS</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. SHUBHA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation order for the work of Hiring of Diesel Cab having licensed carriage contract permit from Regional Transport Authority for the office of the Executive Engineer, North 24- Pgs. W/S Division-I, P.H.E. Dte. under the control of Assistant Engineer (HQ-II), North 24-Pgs. W/S Division-I, P.H.E. Dte. for 184 (One Hundred Eighty Four) Days. w.e.f. 01.07.2024 to 31.12.2024.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ-II)</t>
   </si>
   <si>
     <t>ORD/000015/2024-2025</t>
   </si>
   <si>
     <t>948/NWSD-I</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -799,54 +799,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>224.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>202.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.08</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -917,176 +917,176 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>259.96</v>
       </c>
       <c r="S5" s="4">
         <v>16</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.09</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>213.43</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.87</v>
+        <v>0.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>225.61</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1100,88 +1100,88 @@
       <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>253.8</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>238.31</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>208.86</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>87.64</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>