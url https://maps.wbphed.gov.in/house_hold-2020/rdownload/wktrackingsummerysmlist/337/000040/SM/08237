--- v1 (2026-02-07)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,68 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of BANGANGRAM (ZONE-II) Water Supply Scheme at BONGAON Block under North 24 Parganas water supply Division - I, PHE Dte. (PHASE-II)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000072/2021-2022</t>
   </si>
   <si>
     <t>944/NWSD-I</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>11/01/2022</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line including all necessary works at distribution system and Providing Functional House hold Tap Connection (FHTC) including supplying, laying, fitting, fixing of 15 mm NB PVC, schedule 80/20 mm OD HDPE (PE 100, PN 16) pipe with all necessary works including proposed Rising Main system within command area of Bangangram Zone-II Water Supply Scheme district North 24 Parganas Water Supply Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000033/2022-2023</t>
+  </si>
+  <si>
+    <t>631/NWSD-I</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -706,101 +724,162 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>52.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>50.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>434.49</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>36</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>486.73</v>
+      </c>
+      <c r="P5" s="8">
+        <v>50.74</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>10.43</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>