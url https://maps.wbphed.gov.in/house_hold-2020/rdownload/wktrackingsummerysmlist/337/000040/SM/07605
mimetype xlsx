--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -745,54 +745,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>71.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>43.01</v>
+        <v>112.91</v>
       </c>
       <c r="R3" s="4">
-        <v>60.3</v>
+        <v>158.3</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -806,54 +806,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>132.58</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -867,88 +867,88 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.7</v>
       </c>
       <c r="S5" s="4">
         <v>16</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>73.06</v>
       </c>
       <c r="P6" s="8">
-        <v>43.01</v>
+        <v>114.8</v>
       </c>
       <c r="Q6" s="8">
-        <v>58.87</v>
+        <v>157.12</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>