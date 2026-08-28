--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -113,87 +113,87 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of AULDANGA Water Supply Scheme at BAGDAH Block under North 24 Parganas water supply Division - I, PHE Dte. (PHASE-I).</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (CIVIL), NWSSD-I</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (CIVIL)</t>
   </si>
   <si>
     <t>ORD/000041/2020-2021</t>
   </si>
   <si>
     <t>74/NWSD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>20/04/2021</t>
   </si>
   <si>
     <t>A.K.C. SUPPLY &amp; CONSTRUCTION</t>
   </si>
   <si>
+    <t>Continuation order for the work of Hiring of Diesel ambassador Car / Cab with contract carriage permit of R.T.A. In good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Assistant Engineer (HQ-I), North 24 Parganas W/S Division-I, P.H.E. Dte. [w.e.f. 01.12.2023 to 31.05.2024.(183 days)].(Car No.WB25J7778.)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ-I)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000214/2023-2024</t>
+  </si>
+  <si>
+    <t>1920/NWSD-I</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>GITA DAS</t>
+  </si>
+  <si>
     <t>Hiring of Diesel ambassador Car / Cab with contract carriage permit of R.T.A. In good running condition both in regards to body and engine with efficient driver with valid driving license as deemed fit on daily rental basis including fulfillment of all other condition for use of the Assistant Engineer (HQ-I), North 24 Parganas W/S Division-I, P.H.E. Dte. [w.e.f. 01.06.2023 to 30.11.2023.(183 days)].(Car No.WB25J7778.)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER (HQ-I)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>632/NWSD-I</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>24/11/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>30/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,57 +806,57 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.15</v>
+        <v>0.74</v>
       </c>
       <c r="R4" s="4">
-        <v>132.58</v>
+        <v>84.7</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -867,57 +867,57 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.74</v>
+        <v>1.15</v>
       </c>
       <c r="R5" s="4">
-        <v>84.7</v>
+        <v>132.58</v>
       </c>
       <c r="S5" s="4">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>73.06</v>