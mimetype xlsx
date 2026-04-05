--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,92 +105,50 @@
     <t>Augmentation of Mathurabil Zone-III in Barrackpore-I Block of North 24 Parganas District under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>SM/19110</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>2181/BD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2024-2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,73 +537,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -809,209 +767,87 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>17.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...18 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>30.31</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>