--- v1 (2026-04-05)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,50 +105,137 @@
     <t>Augmentation of Mathurabil Zone-III in Barrackpore-I Block of North 24 Parganas District under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>SM/19110</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>2181/BD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2024-2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Restoration of bituminious road from Nagdaha Adibansipara more to Shibtala in Majhipara Palashi G.P within Barrackpore -I Block for repairing of damage of bituminous road in connection with Mathurabil water supply project (Zone I,II,III) of J.J.M. under Barrackpore-I Sub-Division of Barasat Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002486/2024-2025</t>
+  </si>
+  <si>
+    <t>95/BKP</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>CHOWDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Restoration of bituminious road from Shibtala to Tarikhana more in Majhipara Palashi G.P. within Barrackpore-1 Dev. Block for repairing of damages in bituminous roads in connection with Mathurabil water supply project (Zone-I,II,III) of J.J.M. under Barrackpore Sub-Division of Barasat Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002487/2024-2025</t>
+  </si>
+  <si>
+    <t>96/BKP</t>
+  </si>
+  <si>
+    <t>M/S RANA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Restoration charges for road damages for cutting between Ghoshpara Jaguli Road.</t>
+  </si>
+  <si>
+    <t>BILL/01623/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-479</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, P.W.D., BARRACKPORE DIVN</t>
+  </si>
+  <si>
+    <t>Formal work order for Name of Work: Laying Distribution System including construction of Surface drain, Land development and allied works at Zonal Head work with repair &amp; renovation of 450 cum &amp; 700 cum capacity OHR, Chlorine &amp; Guard Room, Boundary wall at Head Works of Zone-I &amp; II respectively with construction (Zone-III) of 500 cum capacity OHR, Chlorine &amp; Guard Room and Boundary wall for Augmentation of Mathurabil surface based Water supply scheme at Zone-I,II &amp; III of JJM within Barrackpore-I Block in the district North 24Parganas under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001696/2023-2024</t>
+  </si>
+  <si>
+    <t>353/BD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>01/02/2027</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of Ground Level Clear Water Reservoir (Capacity 250 Cum) and High Lift Pump House including allied works in Connection to augmentation of Mathurabill surface based water supply scheme at Zone- I, II &amp; III within Barrackpore Block in the district of North 24 Parganas under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2024-2025</t>
+  </si>
+  <si>
+    <t>2099/BD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -537,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -767,87 +854,388 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>17.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2.26</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.41</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" s="4">
+        <v>63.83</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2105.41</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>90</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P9" s="4">
+        <v>235.53</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>2441.76</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>