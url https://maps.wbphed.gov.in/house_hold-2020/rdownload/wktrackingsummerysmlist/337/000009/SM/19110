--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Mathurabil Zone-III in Barrackpore-I Block of North 24 Parganas District under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>SM/19110</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Name of Work: Laying Distribution System including construction of Surface drain, Land development and allied works at Zonal Head work with repair &amp; renovation of 450 cum &amp; 700 cum capacity OHR, Chlorine &amp; Guard Room, Boundary wall at Head Works of Zone-I &amp; II respectively with construction (Zone-III) of 500 cum capacity OHR, Chlorine &amp; Guard Room and Boundary wall for Augmentation of Mathurabil surface based Water supply scheme at Zone-I,II &amp; III of JJM within Barrackpore-I Block in the district North 24Parganas under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001696/2023-2024</t>
+  </si>
+  <si>
+    <t>353/BD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>01/02/2027</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of Ground Level Clear Water Reservoir (Capacity 250 Cum) and High Lift Pump House including allied works in Connection to augmentation of Mathurabill surface based water supply scheme at Zone- I, II &amp; III within Barrackpore Block in the district of North 24 Parganas under Barasat Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2024-2025</t>
+  </si>
+  <si>
+    <t>2099/BD</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S B.K.ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>2181/BD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Restoration of bituminious road from Nagdaha Adibansipara more to Shibtala in Majhipara Palashi G.P within Barrackpore -I Block for repairing of damage of bituminous road in connection with Mathurabil water supply project (Zone I,II,III) of J.J.M. under Barrackpore-I Sub-Division of Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002486/2024-2025</t>
   </si>
   <si>
     <t>95/BKP</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>CHOWDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Restoration of bituminious road from Shibtala to Tarikhana more in Majhipara Palashi G.P. within Barrackpore-1 Dev. Block for repairing of damages in bituminous roads in connection with Mathurabil water supply project (Zone-I,II,III) of J.J.M. under Barrackpore Sub-Division of Barasat Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002487/2024-2025</t>
   </si>
   <si>
     <t>96/BKP</t>
   </si>
   <si>
     <t>M/S RANA ENTERPRISE.</t>
   </si>
   <si>
     <t>Restoration charges for road damages for cutting between Ghoshpara Jaguli Road.</t>
   </si>
   <si>
     <t>BILL/01623/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-479</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, P.W.D., BARRACKPORE DIVN</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,436 +762,436 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.02</v>
+        <v>2105.41</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>17.29</v>
+        <v>235.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.26</v>
+        <v>13.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>4.41</v>
+        <v>17.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>63.83</v>
+        <v>2.26</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>2105.41</v>
+        <v>4.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>235.53</v>
+        <v>63.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>2441.76</v>