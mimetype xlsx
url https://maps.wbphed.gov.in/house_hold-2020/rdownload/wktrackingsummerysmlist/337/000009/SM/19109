--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -107,69 +107,69 @@
   <si>
     <t>SM/19109</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Formal work order for Name of Work: Laying Distribution System including construction of Surface drain, Land development and allied works at Zonal Head work with repair &amp; renovation of 450 cum &amp; 700 cum capacity OHR, Chlorine &amp; Guard Room, Boundary wall at Head Works of Zone-I &amp; II respectively with construction (Zone-III) of 500 cum capacity OHR, Chlorine &amp; Guard Room and Boundary wall for Augmentation of Mathurabil surface based Water supply scheme at Zone-I,II &amp; III of JJM within Barrackpore-I Block in the district North 24Parganas under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001696/2023-2024</t>
   </si>
   <si>
     <t>353/BD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>01/02/2027</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT.LTD.</t>
   </si>
   <si>
     <t>Formal work order for Construction of Ground Level Clear Water Reservoir (Capacity 250 Cum) and High Lift Pump House including allied works in Connection to augmentation of Mathurabill surface based water supply scheme at Zone- I, II &amp; III within Barrackpore Block in the district of North 24 Parganas under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>2099/BD</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -791,51 +791,51 @@
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>235.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>2340.94</v>